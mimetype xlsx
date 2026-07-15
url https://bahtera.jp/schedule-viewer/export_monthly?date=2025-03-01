--- v0 (2026-03-27)
+++ v1 (2026-07-15)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="2" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="2025-03_calendar" sheetId="1" r:id="rId4"/>
     <sheet name="2025-03_detail" sheetId="2" r:id="rId5"/>
     <sheet name="2025-03_PSI" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="828">
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>1/Mar</t>
   </si>
   <si>
     <t>2/Mar</t>
   </si>
   <si>
     <t>3/Mar</t>
   </si>
   <si>
     <t>4/Mar</t>
   </si>
   <si>
     <t>5/Mar</t>
   </si>
   <si>
     <t>6/Mar</t>
   </si>
   <si>
     <t>7/Mar</t>
   </si>
   <si>
@@ -114,507 +114,2444 @@
   <si>
     <t>24/Mar</t>
   </si>
   <si>
     <t>25/Mar</t>
   </si>
   <si>
     <t>26/Mar</t>
   </si>
   <si>
     <t>27/Mar</t>
   </si>
   <si>
     <t>28/Mar</t>
   </si>
   <si>
     <t>29/Mar</t>
   </si>
   <si>
     <t>30/Mar</t>
   </si>
   <si>
     <t>31/Mar</t>
   </si>
   <si>
-    <t>1BSAN300</t>
-[...71 lines deleted...]
-    <t>O-PNT-L1: 1000</t>
+    <t>ItemA</t>
+  </si>
+  <si>
+    <t>MC2: 300</t>
+  </si>
+  <si>
+    <t>MC3: 300</t>
+  </si>
+  <si>
+    <t>MC3: 100</t>
+  </si>
+  <si>
+    <t>ItemA-10</t>
+  </si>
+  <si>
+    <t>MC1: 400
+MC3: 500</t>
+  </si>
+  <si>
+    <t>MC3: 400</t>
+  </si>
+  <si>
+    <t>ItemA-20</t>
+  </si>
+  <si>
+    <t>MC4: 100
+MC5: 300</t>
+  </si>
+  <si>
+    <t>MC4: 300
+MC5: 500</t>
+  </si>
+  <si>
+    <t>MC5: 100</t>
+  </si>
+  <si>
+    <t>ItemA-30</t>
+  </si>
+  <si>
+    <t>MC5: 300</t>
+  </si>
+  <si>
+    <t>MC5: 400</t>
+  </si>
+  <si>
+    <t>MC5: 500</t>
+  </si>
+  <si>
+    <t>ItemA-40</t>
+  </si>
+  <si>
+    <t>MC1: 200</t>
+  </si>
+  <si>
+    <t>MC1: 500</t>
+  </si>
+  <si>
+    <t>ItemB</t>
+  </si>
+  <si>
+    <t>MC3: 360</t>
+  </si>
+  <si>
+    <t>MC1: 240</t>
+  </si>
+  <si>
+    <t>MC1: 480</t>
+  </si>
+  <si>
+    <t>ItemB-10</t>
+  </si>
+  <si>
+    <t>MC2: 480
+MC5: 480</t>
+  </si>
+  <si>
+    <t>MC2: 480</t>
+  </si>
+  <si>
+    <t>MC2: 120</t>
+  </si>
+  <si>
+    <t>ItemB-20</t>
+  </si>
+  <si>
+    <t>MC3: 360
+MC4: 360</t>
+  </si>
+  <si>
+    <t>MC4: 480</t>
+  </si>
+  <si>
+    <t>ItemC</t>
+  </si>
+  <si>
+    <t>MC3: 450</t>
+  </si>
+  <si>
+    <t>MC2: 450</t>
+  </si>
+  <si>
+    <t>MC2: 150</t>
+  </si>
+  <si>
+    <t>ItemC-10</t>
+  </si>
+  <si>
+    <t>MC1: 150</t>
+  </si>
+  <si>
+    <t>MC1: 450</t>
+  </si>
+  <si>
+    <t>ItemC-20</t>
+  </si>
+  <si>
+    <t>MC3: 150</t>
+  </si>
+  <si>
+    <t>MC3: 150
+MC4: 450</t>
+  </si>
+  <si>
+    <t>MC4: 450</t>
+  </si>
+  <si>
+    <t>MC4: 300</t>
+  </si>
+  <si>
+    <t>ItemC-30</t>
+  </si>
+  <si>
+    <t>MC5: 450</t>
+  </si>
+  <si>
+    <t>MC5: 150</t>
+  </si>
+  <si>
+    <t>ItemD</t>
+  </si>
+  <si>
+    <t>MC5: 480</t>
+  </si>
+  <si>
+    <t>MC5: 160</t>
+  </si>
+  <si>
+    <t>MC4: 160</t>
+  </si>
+  <si>
+    <t>MC4: 320</t>
+  </si>
+  <si>
+    <t>ItemD-10</t>
+  </si>
+  <si>
+    <t>MC3: 480
+MC5: 480</t>
+  </si>
+  <si>
+    <t>MC3: 320</t>
+  </si>
+  <si>
+    <t>ItemD-20</t>
+  </si>
+  <si>
+    <t>MC2: 320</t>
+  </si>
+  <si>
+    <t>ItemD-30</t>
+  </si>
+  <si>
+    <t>MC1: 160</t>
+  </si>
+  <si>
+    <t>ItemD-40</t>
+  </si>
+  <si>
+    <t>MC3: 480</t>
+  </si>
+  <si>
+    <t>MC3: 160</t>
+  </si>
+  <si>
+    <t>ItemE</t>
+  </si>
+  <si>
+    <t>MC4: 190</t>
+  </si>
+  <si>
+    <t>MC4: 380</t>
+  </si>
+  <si>
+    <t>MC1: 380</t>
+  </si>
+  <si>
+    <t>MC1: 190</t>
+  </si>
+  <si>
+    <t>ItemE-10</t>
+  </si>
+  <si>
+    <t>MC2: 380</t>
+  </si>
+  <si>
+    <t>MC2: 570</t>
+  </si>
+  <si>
+    <t>MC2: 190</t>
+  </si>
+  <si>
+    <t>ItemE-20</t>
+  </si>
+  <si>
+    <t>MC5: 380</t>
+  </si>
+  <si>
+    <t>ItemF</t>
+  </si>
+  <si>
+    <t>MC3: 200</t>
+  </si>
+  <si>
+    <t>MC4: 400</t>
+  </si>
+  <si>
+    <t>MC2: 200</t>
+  </si>
+  <si>
+    <t>MC2: 400</t>
+  </si>
+  <si>
+    <t>MC2: 600</t>
+  </si>
+  <si>
+    <t>ItemF-10</t>
+  </si>
+  <si>
+    <t>MC4: 200</t>
+  </si>
+  <si>
+    <t>MC3: 200
+MC4: 400</t>
+  </si>
+  <si>
+    <t>ItemF-20</t>
+  </si>
+  <si>
+    <t>MC1: 400</t>
+  </si>
+  <si>
+    <t>MC5: 200</t>
+  </si>
+  <si>
+    <t>ItemF-30</t>
+  </si>
+  <si>
+    <t>MC5: 600</t>
   </si>
   <si>
     <t>Machine</t>
   </si>
   <si>
     <t>Order ID</t>
   </si>
   <si>
     <t>Order Item Code</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>Start</t>
   </si>
   <si>
     <t>End</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>C-ASY</t>
-[...11 lines deleted...]
-    <t>2025-03-03 17:20:00</t>
+    <t>MC1</t>
+  </si>
+  <si>
+    <t>P031</t>
+  </si>
+  <si>
+    <t>P031:10</t>
+  </si>
+  <si>
+    <t>2025-03-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-03-01 05:20:00</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
-    <t>M000225</t>
-[...173 lines deleted...]
-    <t>M000228:10</t>
+    <t>P019</t>
+  </si>
+  <si>
+    <t>P019:10</t>
+  </si>
+  <si>
+    <t>2025-03-01 10:40:00</t>
+  </si>
+  <si>
+    <t>P073</t>
+  </si>
+  <si>
+    <t>P073:10</t>
+  </si>
+  <si>
+    <t>2025-03-01 16:00:00</t>
+  </si>
+  <si>
+    <t>P067</t>
+  </si>
+  <si>
+    <t>P067:10</t>
+  </si>
+  <si>
+    <t>2025-03-01 21:20:00</t>
+  </si>
+  <si>
+    <t>P057</t>
+  </si>
+  <si>
+    <t>P057:10</t>
+  </si>
+  <si>
+    <t>2025-03-01 23:20:00</t>
+  </si>
+  <si>
+    <t>2025-03-02 07:20:00</t>
+  </si>
+  <si>
+    <t>P075</t>
+  </si>
+  <si>
+    <t>P075:10</t>
+  </si>
+  <si>
+    <t>2025-03-02 15:20:00</t>
+  </si>
+  <si>
+    <t>P009</t>
+  </si>
+  <si>
+    <t>P009:10</t>
+  </si>
+  <si>
+    <t>2025-03-02 23:20:00</t>
+  </si>
+  <si>
+    <t>P069</t>
+  </si>
+  <si>
+    <t>P069:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 07:20:00</t>
+  </si>
+  <si>
+    <t>P003</t>
+  </si>
+  <si>
+    <t>P003:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 15:20:00</t>
+  </si>
+  <si>
+    <t>P021</t>
+  </si>
+  <si>
+    <t>P021:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 23:20:00</t>
+  </si>
+  <si>
+    <t>P039</t>
+  </si>
+  <si>
+    <t>P039:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 07:20:00</t>
+  </si>
+  <si>
+    <t>P027</t>
+  </si>
+  <si>
+    <t>P027:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 15:20:00</t>
+  </si>
+  <si>
+    <t>P045</t>
+  </si>
+  <si>
+    <t>P045:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 23:20:00</t>
+  </si>
+  <si>
+    <t>P063</t>
+  </si>
+  <si>
+    <t>P063:10</t>
+  </si>
+  <si>
+    <t>2025-03-05 07:20:00</t>
+  </si>
+  <si>
+    <t>P015</t>
+  </si>
+  <si>
+    <t>P015:10</t>
+  </si>
+  <si>
+    <t>2025-03-05 15:20:00</t>
+  </si>
+  <si>
+    <t>P033</t>
+  </si>
+  <si>
+    <t>P033:10</t>
+  </si>
+  <si>
+    <t>2025-03-05 23:20:00</t>
+  </si>
+  <si>
+    <t>P051</t>
+  </si>
+  <si>
+    <t>P051:10</t>
+  </si>
+  <si>
+    <t>2025-03-06 07:20:00</t>
+  </si>
+  <si>
+    <t>P018</t>
+  </si>
+  <si>
+    <t>P018:20</t>
+  </si>
+  <si>
+    <t>2025-03-06 09:20:00</t>
+  </si>
+  <si>
+    <t>2025-03-06 20:00:00</t>
+  </si>
+  <si>
+    <t>P036</t>
+  </si>
+  <si>
+    <t>P036:20</t>
+  </si>
+  <si>
+    <t>2025-03-07 06:40:00</t>
+  </si>
+  <si>
+    <t>P054</t>
+  </si>
+  <si>
+    <t>P054:20</t>
+  </si>
+  <si>
+    <t>2025-03-07 17:20:00</t>
+  </si>
+  <si>
+    <t>P072</t>
+  </si>
+  <si>
+    <t>P072:20</t>
+  </si>
+  <si>
+    <t>2025-03-08 04:00:00</t>
+  </si>
+  <si>
+    <t>P042</t>
+  </si>
+  <si>
+    <t>P042:20</t>
+  </si>
+  <si>
+    <t>2025-03-08 14:40:00</t>
+  </si>
+  <si>
+    <t>P060</t>
+  </si>
+  <si>
+    <t>P060:20</t>
+  </si>
+  <si>
+    <t>2025-03-09 01:20:00</t>
+  </si>
+  <si>
+    <t>P024</t>
+  </si>
+  <si>
+    <t>P024:20</t>
+  </si>
+  <si>
+    <t>2025-03-09 12:00:00</t>
+  </si>
+  <si>
+    <t>P001</t>
+  </si>
+  <si>
+    <t>P001:40</t>
   </si>
   <si>
     <t>2025-03-09 14:00:00</t>
   </si>
   <si>
-    <t>M000229</t>
-[...131 lines deleted...]
-    <t>M000271:10</t>
+    <t>2025-03-09 19:20:00</t>
+  </si>
+  <si>
+    <t>P019:40</t>
+  </si>
+  <si>
+    <t>2025-03-10 00:40:00</t>
+  </si>
+  <si>
+    <t>P037</t>
+  </si>
+  <si>
+    <t>P037:40</t>
+  </si>
+  <si>
+    <t>2025-03-10 06:00:00</t>
+  </si>
+  <si>
+    <t>P055</t>
+  </si>
+  <si>
+    <t>P055:40</t>
+  </si>
+  <si>
+    <t>2025-03-10 11:20:00</t>
+  </si>
+  <si>
+    <t>P073:40</t>
+  </si>
+  <si>
+    <t>2025-03-10 16:40:00</t>
+  </si>
+  <si>
+    <t>P007</t>
+  </si>
+  <si>
+    <t>P007:40</t>
+  </si>
+  <si>
+    <t>2025-03-10 22:00:00</t>
+  </si>
+  <si>
+    <t>P025</t>
+  </si>
+  <si>
+    <t>P025:40</t>
+  </si>
+  <si>
+    <t>2025-03-11 03:20:00</t>
+  </si>
+  <si>
+    <t>P043</t>
+  </si>
+  <si>
+    <t>P043:40</t>
+  </si>
+  <si>
+    <t>2025-03-11 08:40:00</t>
+  </si>
+  <si>
+    <t>P061</t>
+  </si>
+  <si>
+    <t>P061:40</t>
+  </si>
+  <si>
+    <t>2025-03-11 14:00:00</t>
+  </si>
+  <si>
+    <t>P052</t>
+  </si>
+  <si>
+    <t>P052:30</t>
+  </si>
+  <si>
+    <t>2025-03-11 16:00:00</t>
+  </si>
+  <si>
+    <t>2025-03-12 00:32:00</t>
+  </si>
+  <si>
+    <t>P004</t>
+  </si>
+  <si>
+    <t>P004:30</t>
+  </si>
+  <si>
+    <t>2025-03-12 09:04:00</t>
+  </si>
+  <si>
+    <t>P022</t>
+  </si>
+  <si>
+    <t>P022:30</t>
+  </si>
+  <si>
+    <t>2025-03-12 17:36:00</t>
+  </si>
+  <si>
+    <t>P028</t>
+  </si>
+  <si>
+    <t>P028:30</t>
+  </si>
+  <si>
+    <t>2025-03-13 02:08:00</t>
+  </si>
+  <si>
+    <t>P036:30</t>
+  </si>
+  <si>
+    <t>2025-03-13 04:08:00</t>
+  </si>
+  <si>
+    <t>2025-03-13 14:48:00</t>
+  </si>
+  <si>
+    <t>P054:30</t>
+  </si>
+  <si>
+    <t>2025-03-14 01:28:00</t>
+  </si>
+  <si>
+    <t>P072:30</t>
+  </si>
+  <si>
+    <t>2025-03-14 12:08:00</t>
+  </si>
+  <si>
+    <t>P020</t>
+  </si>
+  <si>
+    <t>P020:30</t>
+  </si>
+  <si>
+    <t>2025-03-14 14:08:00</t>
+  </si>
+  <si>
+    <t>2025-03-14 20:32:00</t>
+  </si>
+  <si>
+    <t>P038</t>
+  </si>
+  <si>
+    <t>P038:30</t>
+  </si>
+  <si>
+    <t>2025-03-15 02:56:00</t>
+  </si>
+  <si>
+    <t>P056</t>
+  </si>
+  <si>
+    <t>P056:30</t>
+  </si>
+  <si>
+    <t>2025-03-15 09:20:00</t>
+  </si>
+  <si>
+    <t>P074</t>
+  </si>
+  <si>
+    <t>P074:30</t>
+  </si>
+  <si>
+    <t>2025-03-15 15:44:00</t>
+  </si>
+  <si>
+    <t>P008</t>
+  </si>
+  <si>
+    <t>P008:30</t>
+  </si>
+  <si>
+    <t>2025-03-15 22:08:00</t>
+  </si>
+  <si>
+    <t>P026</t>
+  </si>
+  <si>
+    <t>P026:30</t>
+  </si>
+  <si>
+    <t>2025-03-16 04:32:00</t>
+  </si>
+  <si>
+    <t>P062</t>
+  </si>
+  <si>
+    <t>P062:30</t>
+  </si>
+  <si>
+    <t>2025-03-16 10:56:00</t>
+  </si>
+  <si>
+    <t>P014</t>
+  </si>
+  <si>
+    <t>P014:30</t>
+  </si>
+  <si>
+    <t>2025-03-16 17:20:00</t>
+  </si>
+  <si>
+    <t>P050</t>
+  </si>
+  <si>
+    <t>P050:30</t>
+  </si>
+  <si>
+    <t>2025-03-16 23:44:00</t>
+  </si>
+  <si>
+    <t>P068</t>
+  </si>
+  <si>
+    <t>P068:30</t>
+  </si>
+  <si>
+    <t>2025-03-17 06:08:00</t>
+  </si>
+  <si>
+    <t>P005</t>
+  </si>
+  <si>
+    <t>P005:30</t>
+  </si>
+  <si>
+    <t>2025-03-17 08:08:00</t>
+  </si>
+  <si>
+    <t>2025-03-17 18:16:00</t>
+  </si>
+  <si>
+    <t>P023</t>
+  </si>
+  <si>
+    <t>P023:30</t>
+  </si>
+  <si>
+    <t>2025-03-18 04:24:00</t>
+  </si>
+  <si>
+    <t>P041</t>
+  </si>
+  <si>
+    <t>P041:30</t>
+  </si>
+  <si>
+    <t>2025-03-18 14:32:00</t>
+  </si>
+  <si>
+    <t>P059</t>
+  </si>
+  <si>
+    <t>P059:30</t>
+  </si>
+  <si>
+    <t>2025-03-19 00:40:00</t>
+  </si>
+  <si>
+    <t>P011</t>
+  </si>
+  <si>
+    <t>P011:30</t>
+  </si>
+  <si>
+    <t>2025-03-22 20:48:00</t>
+  </si>
+  <si>
+    <t>2025-03-23 06:56:00</t>
+  </si>
+  <si>
+    <t>P029</t>
+  </si>
+  <si>
+    <t>P029:30</t>
+  </si>
+  <si>
+    <t>2025-03-23 17:04:00</t>
+  </si>
+  <si>
+    <t>P047</t>
+  </si>
+  <si>
+    <t>P047:30</t>
+  </si>
+  <si>
+    <t>2025-03-24 03:12:00</t>
+  </si>
+  <si>
+    <t>P065</t>
+  </si>
+  <si>
+    <t>P065:30</t>
+  </si>
+  <si>
+    <t>2025-03-24 13:20:00</t>
+  </si>
+  <si>
+    <t>P017</t>
+  </si>
+  <si>
+    <t>P017:30</t>
+  </si>
+  <si>
+    <t>2025-03-24 23:28:00</t>
+  </si>
+  <si>
+    <t>MC2</t>
+  </si>
+  <si>
+    <t>P008:10</t>
+  </si>
+  <si>
+    <t>2025-03-01 06:24:00</t>
+  </si>
+  <si>
+    <t>P026:10</t>
+  </si>
+  <si>
+    <t>2025-03-01 12:48:00</t>
+  </si>
+  <si>
+    <t>P062:10</t>
+  </si>
+  <si>
+    <t>2025-03-01 19:12:00</t>
+  </si>
+  <si>
+    <t>P014:10</t>
+  </si>
+  <si>
+    <t>2025-03-02 01:36:00</t>
+  </si>
+  <si>
+    <t>P032</t>
+  </si>
+  <si>
+    <t>P032:10</t>
+  </si>
+  <si>
+    <t>2025-03-02 08:00:00</t>
+  </si>
+  <si>
+    <t>P056:10</t>
+  </si>
+  <si>
+    <t>2025-03-02 14:24:00</t>
+  </si>
+  <si>
+    <t>P074:10</t>
+  </si>
+  <si>
+    <t>2025-03-02 20:48:00</t>
+  </si>
+  <si>
+    <t>P068:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 03:12:00</t>
+  </si>
+  <si>
+    <t>P002</t>
+  </si>
+  <si>
+    <t>P002:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 09:36:00</t>
+  </si>
+  <si>
+    <t>P023:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 11:36:00</t>
+  </si>
+  <si>
+    <t>2025-03-03 21:44:00</t>
+  </si>
+  <si>
+    <t>P041:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 07:52:00</t>
+  </si>
+  <si>
+    <t>P035</t>
+  </si>
+  <si>
+    <t>P035:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 18:00:00</t>
+  </si>
+  <si>
+    <t>P053</t>
+  </si>
+  <si>
+    <t>P053:10</t>
+  </si>
+  <si>
+    <t>2025-03-05 04:08:00</t>
+  </si>
+  <si>
+    <t>P071</t>
+  </si>
+  <si>
+    <t>P071:10</t>
+  </si>
+  <si>
+    <t>2025-03-05 14:16:00</t>
+  </si>
+  <si>
+    <t>P005:10</t>
+  </si>
+  <si>
+    <t>2025-03-06 00:24:00</t>
+  </si>
+  <si>
+    <t>P059:10</t>
+  </si>
+  <si>
+    <t>2025-03-06 10:32:00</t>
+  </si>
+  <si>
+    <t>P011:10</t>
+  </si>
+  <si>
+    <t>2025-03-06 20:40:00</t>
+  </si>
+  <si>
+    <t>P029:10</t>
+  </si>
+  <si>
+    <t>2025-03-07 06:48:00</t>
+  </si>
+  <si>
+    <t>P047:10</t>
+  </si>
+  <si>
+    <t>2025-03-07 16:56:00</t>
+  </si>
+  <si>
+    <t>P065:10</t>
+  </si>
+  <si>
+    <t>2025-03-08 03:04:00</t>
+  </si>
+  <si>
+    <t>P017:10</t>
+  </si>
+  <si>
+    <t>2025-03-08 13:12:00</t>
+  </si>
+  <si>
+    <t>P052:20</t>
+  </si>
+  <si>
+    <t>2025-03-08 15:12:00</t>
+  </si>
+  <si>
+    <t>2025-03-08 23:44:00</t>
+  </si>
+  <si>
+    <t>P058</t>
+  </si>
+  <si>
+    <t>P058:20</t>
+  </si>
+  <si>
+    <t>2025-03-09 08:16:00</t>
+  </si>
+  <si>
+    <t>P070</t>
+  </si>
+  <si>
+    <t>P070:20</t>
+  </si>
+  <si>
+    <t>2025-03-09 16:48:00</t>
+  </si>
+  <si>
+    <t>P010</t>
+  </si>
+  <si>
+    <t>P010:20</t>
+  </si>
+  <si>
+    <t>2025-03-10 01:20:00</t>
+  </si>
+  <si>
+    <t>P004:20</t>
+  </si>
+  <si>
+    <t>2025-03-10 09:52:00</t>
+  </si>
+  <si>
+    <t>P028:20</t>
+  </si>
+  <si>
+    <t>2025-03-10 18:24:00</t>
+  </si>
+  <si>
+    <t>P076</t>
+  </si>
+  <si>
+    <t>P076:20</t>
+  </si>
+  <si>
+    <t>2025-03-11 02:56:00</t>
+  </si>
+  <si>
+    <t>P040</t>
+  </si>
+  <si>
+    <t>P040:20</t>
+  </si>
+  <si>
+    <t>2025-03-11 11:28:00</t>
+  </si>
+  <si>
+    <t>P046</t>
+  </si>
+  <si>
+    <t>P046:20</t>
+  </si>
+  <si>
+    <t>2025-03-11 20:00:00</t>
+  </si>
+  <si>
+    <t>P022:20</t>
+  </si>
+  <si>
+    <t>2025-03-12 04:32:00</t>
+  </si>
+  <si>
+    <t>P064</t>
+  </si>
+  <si>
+    <t>P064:20</t>
+  </si>
+  <si>
+    <t>2025-03-12 13:04:00</t>
+  </si>
+  <si>
+    <t>P016</t>
+  </si>
+  <si>
+    <t>P016:20</t>
+  </si>
+  <si>
+    <t>2025-03-12 21:36:00</t>
+  </si>
+  <si>
+    <t>P034</t>
+  </si>
+  <si>
+    <t>P034:20</t>
+  </si>
+  <si>
+    <t>2025-03-13 06:08:00</t>
+  </si>
+  <si>
+    <t>P001:50</t>
+  </si>
+  <si>
+    <t>2025-03-13 08:08:00</t>
+  </si>
+  <si>
+    <t>2025-03-13 13:28:00</t>
+  </si>
+  <si>
+    <t>P019:50</t>
+  </si>
+  <si>
+    <t>2025-03-13 18:48:00</t>
+  </si>
+  <si>
+    <t>P037:50</t>
+  </si>
+  <si>
+    <t>2025-03-14 00:08:00</t>
+  </si>
+  <si>
+    <t>P055:50</t>
+  </si>
+  <si>
+    <t>2025-03-14 05:28:00</t>
+  </si>
+  <si>
+    <t>P073:50</t>
+  </si>
+  <si>
+    <t>2025-03-14 10:48:00</t>
+  </si>
+  <si>
+    <t>P007:50</t>
+  </si>
+  <si>
+    <t>2025-03-14 16:08:00</t>
+  </si>
+  <si>
+    <t>P059:20</t>
+  </si>
+  <si>
+    <t>2025-03-14 18:08:00</t>
+  </si>
+  <si>
+    <t>2025-03-15 04:16:00</t>
+  </si>
+  <si>
+    <t>P005:20</t>
+  </si>
+  <si>
+    <t>2025-03-15 14:24:00</t>
+  </si>
+  <si>
+    <t>P041:20</t>
+  </si>
+  <si>
+    <t>2025-03-16 00:32:00</t>
+  </si>
+  <si>
+    <t>P029:20</t>
+  </si>
+  <si>
+    <t>2025-03-16 10:40:00</t>
+  </si>
+  <si>
+    <t>P072:40</t>
+  </si>
+  <si>
+    <t>2025-03-16 12:40:00</t>
+  </si>
+  <si>
+    <t>2025-03-16 23:20:00</t>
+  </si>
+  <si>
+    <t>P006</t>
+  </si>
+  <si>
+    <t>P006:40</t>
+  </si>
+  <si>
+    <t>2025-03-17 12:00:00</t>
+  </si>
+  <si>
+    <t>2025-03-17 22:40:00</t>
+  </si>
+  <si>
+    <t>P024:40</t>
+  </si>
+  <si>
+    <t>2025-03-18 09:20:00</t>
+  </si>
+  <si>
+    <t>P042:40</t>
+  </si>
+  <si>
+    <t>2025-03-18 20:00:00</t>
+  </si>
+  <si>
+    <t>P060:40</t>
+  </si>
+  <si>
+    <t>2025-03-19 06:40:00</t>
+  </si>
+  <si>
+    <t>P030</t>
+  </si>
+  <si>
+    <t>P030:40</t>
+  </si>
+  <si>
+    <t>2025-03-20 14:40:00</t>
+  </si>
+  <si>
+    <t>2025-03-21 01:20:00</t>
+  </si>
+  <si>
+    <t>P066</t>
+  </si>
+  <si>
+    <t>P066:40</t>
+  </si>
+  <si>
+    <t>2025-03-21 12:00:00</t>
+  </si>
+  <si>
+    <t>P012</t>
+  </si>
+  <si>
+    <t>P012:40</t>
+  </si>
+  <si>
+    <t>2025-03-21 22:40:00</t>
+  </si>
+  <si>
+    <t>P048</t>
+  </si>
+  <si>
+    <t>P048:40</t>
+  </si>
+  <si>
+    <t>2025-03-22 09:20:00</t>
+  </si>
+  <si>
+    <t>P027:40</t>
+  </si>
+  <si>
+    <t>2025-03-22 11:20:00</t>
+  </si>
+  <si>
+    <t>2025-03-22 19:20:00</t>
+  </si>
+  <si>
+    <t>P045:40</t>
+  </si>
+  <si>
+    <t>2025-03-23 03:20:00</t>
+  </si>
+  <si>
+    <t>P063:40</t>
+  </si>
+  <si>
+    <t>2025-03-23 11:20:00</t>
+  </si>
+  <si>
+    <t>P015:40</t>
+  </si>
+  <si>
+    <t>2025-03-23 19:20:00</t>
+  </si>
+  <si>
+    <t>P033:40</t>
+  </si>
+  <si>
+    <t>2025-03-24 03:20:00</t>
+  </si>
+  <si>
+    <t>P051:40</t>
+  </si>
+  <si>
+    <t>2025-03-24 11:20:00</t>
+  </si>
+  <si>
+    <t>MC3</t>
+  </si>
+  <si>
+    <t>P043:10</t>
+  </si>
+  <si>
+    <t>P061:10</t>
+  </si>
+  <si>
+    <t>P013</t>
+  </si>
+  <si>
+    <t>P013:10</t>
+  </si>
+  <si>
+    <t>P001:10</t>
+  </si>
+  <si>
+    <t>P055:10</t>
+  </si>
+  <si>
+    <t>2025-03-02 02:40:00</t>
+  </si>
+  <si>
+    <t>P049</t>
+  </si>
+  <si>
+    <t>P049:10</t>
+  </si>
+  <si>
+    <t>P037:10</t>
+  </si>
+  <si>
+    <t>2025-03-02 13:20:00</t>
+  </si>
+  <si>
+    <t>P007:10</t>
+  </si>
+  <si>
+    <t>2025-03-02 18:40:00</t>
+  </si>
+  <si>
+    <t>P025:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 00:00:00</t>
+  </si>
+  <si>
+    <t>P052:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 02:00:00</t>
+  </si>
+  <si>
+    <t>2025-03-03 10:32:00</t>
+  </si>
+  <si>
+    <t>P070:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 19:04:00</t>
+  </si>
+  <si>
+    <t>P058:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 03:36:00</t>
+  </si>
+  <si>
+    <t>P010:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 12:08:00</t>
+  </si>
+  <si>
+    <t>P034:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 20:40:00</t>
+  </si>
+  <si>
+    <t>P018:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 22:40:00</t>
+  </si>
+  <si>
+    <t>2025-03-05 09:20:00</t>
+  </si>
+  <si>
+    <t>P006:10</t>
+  </si>
+  <si>
+    <t>2025-03-05 20:00:00</t>
+  </si>
+  <si>
+    <t>P024:10</t>
+  </si>
+  <si>
+    <t>2025-03-06 06:40:00</t>
+  </si>
+  <si>
+    <t>P060:10</t>
+  </si>
+  <si>
+    <t>2025-03-06 17:20:00</t>
+  </si>
+  <si>
+    <t>P012:10</t>
+  </si>
+  <si>
+    <t>2025-03-07 04:00:00</t>
+  </si>
+  <si>
+    <t>P020:20</t>
+  </si>
+  <si>
+    <t>2025-03-07 06:00:00</t>
+  </si>
+  <si>
+    <t>2025-03-07 12:24:00</t>
+  </si>
+  <si>
+    <t>P038:20</t>
+  </si>
+  <si>
+    <t>2025-03-07 18:48:00</t>
+  </si>
+  <si>
+    <t>P074:20</t>
+  </si>
+  <si>
+    <t>2025-03-08 01:12:00</t>
+  </si>
+  <si>
+    <t>P032:20</t>
+  </si>
+  <si>
+    <t>2025-03-08 07:36:00</t>
+  </si>
+  <si>
+    <t>P050:20</t>
+  </si>
+  <si>
+    <t>2025-03-08 14:00:00</t>
+  </si>
+  <si>
+    <t>P068:20</t>
+  </si>
+  <si>
+    <t>2025-03-08 20:24:00</t>
+  </si>
+  <si>
+    <t>P039:20</t>
+  </si>
+  <si>
+    <t>2025-03-08 22:24:00</t>
+  </si>
+  <si>
+    <t>2025-03-09 06:24:00</t>
+  </si>
+  <si>
+    <t>P069:20</t>
+  </si>
+  <si>
+    <t>2025-03-09 14:24:00</t>
+  </si>
+  <si>
+    <t>P021:20</t>
+  </si>
+  <si>
+    <t>2025-03-09 22:24:00</t>
+  </si>
+  <si>
+    <t>P009:20</t>
+  </si>
+  <si>
+    <t>2025-03-10 06:24:00</t>
+  </si>
+  <si>
+    <t>P027:20</t>
+  </si>
+  <si>
+    <t>2025-03-10 14:24:00</t>
+  </si>
+  <si>
+    <t>P018:40</t>
+  </si>
+  <si>
+    <t>2025-03-10 16:24:00</t>
+  </si>
+  <si>
+    <t>2025-03-11 03:04:00</t>
+  </si>
+  <si>
+    <t>P032:30</t>
+  </si>
+  <si>
+    <t>2025-03-11 05:04:00</t>
+  </si>
+  <si>
+    <t>P002:30</t>
+  </si>
+  <si>
+    <t>2025-03-11 17:52:00</t>
+  </si>
+  <si>
+    <t>P044</t>
+  </si>
+  <si>
+    <t>P044:30</t>
+  </si>
+  <si>
+    <t>2025-03-12 00:16:00</t>
+  </si>
+  <si>
+    <t>P052:40</t>
+  </si>
+  <si>
+    <t>2025-03-12 02:16:00</t>
+  </si>
+  <si>
+    <t>2025-03-12 10:48:00</t>
+  </si>
+  <si>
+    <t>P070:40</t>
+  </si>
+  <si>
+    <t>2025-03-12 19:20:00</t>
+  </si>
+  <si>
+    <t>P004:40</t>
+  </si>
+  <si>
+    <t>2025-03-13 03:52:00</t>
+  </si>
+  <si>
+    <t>P022:40</t>
+  </si>
+  <si>
+    <t>2025-03-13 12:24:00</t>
+  </si>
+  <si>
+    <t>P069:40</t>
+  </si>
+  <si>
+    <t>2025-03-13 14:24:00</t>
+  </si>
+  <si>
+    <t>2025-03-13 22:24:00</t>
+  </si>
+  <si>
+    <t>P003:40</t>
+  </si>
+  <si>
+    <t>2025-03-14 06:24:00</t>
+  </si>
+  <si>
+    <t>P021:40</t>
+  </si>
+  <si>
+    <t>2025-03-14 14:24:00</t>
+  </si>
+  <si>
+    <t>P039:40</t>
+  </si>
+  <si>
+    <t>2025-03-14 22:24:00</t>
+  </si>
+  <si>
+    <t>P057:40</t>
+  </si>
+  <si>
+    <t>2025-03-15 06:24:00</t>
+  </si>
+  <si>
+    <t>P075:40</t>
+  </si>
+  <si>
+    <t>P009:40</t>
+  </si>
+  <si>
+    <t>2025-03-15 22:24:00</t>
+  </si>
+  <si>
+    <t>P040:40</t>
+  </si>
+  <si>
+    <t>2025-03-16 00:24:00</t>
+  </si>
+  <si>
+    <t>2025-03-16 08:56:00</t>
+  </si>
+  <si>
+    <t>P058:40</t>
+  </si>
+  <si>
+    <t>2025-03-16 17:28:00</t>
+  </si>
+  <si>
+    <t>P076:40</t>
+  </si>
+  <si>
+    <t>2025-03-17 02:00:00</t>
+  </si>
+  <si>
+    <t>P010:40</t>
+  </si>
+  <si>
+    <t>2025-03-17 10:32:00</t>
+  </si>
+  <si>
+    <t>P046:40</t>
+  </si>
+  <si>
+    <t>2025-03-17 19:04:00</t>
+  </si>
+  <si>
+    <t>P028:40</t>
+  </si>
+  <si>
+    <t>2025-03-18 03:36:00</t>
+  </si>
+  <si>
+    <t>P064:40</t>
+  </si>
+  <si>
+    <t>2025-03-18 12:08:00</t>
+  </si>
+  <si>
+    <t>P016:40</t>
+  </si>
+  <si>
+    <t>2025-03-18 20:40:00</t>
+  </si>
+  <si>
+    <t>P034:40</t>
+  </si>
+  <si>
+    <t>2025-03-19 05:12:00</t>
+  </si>
+  <si>
+    <t>P025:50</t>
+  </si>
+  <si>
+    <t>2025-03-19 07:12:00</t>
+  </si>
+  <si>
+    <t>2025-03-19 12:32:00</t>
+  </si>
+  <si>
+    <t>P043:50</t>
+  </si>
+  <si>
+    <t>2025-03-19 17:52:00</t>
+  </si>
+  <si>
+    <t>P061:50</t>
+  </si>
+  <si>
+    <t>2025-03-19 23:12:00</t>
+  </si>
+  <si>
+    <t>P013:50</t>
+  </si>
+  <si>
+    <t>2025-03-24 10:32:00</t>
+  </si>
+  <si>
+    <t>2025-03-24 15:52:00</t>
+  </si>
+  <si>
+    <t>P031:50</t>
+  </si>
+  <si>
+    <t>2025-03-24 21:12:00</t>
+  </si>
+  <si>
+    <t>P049:50</t>
+  </si>
+  <si>
+    <t>2025-03-25 02:32:00</t>
+  </si>
+  <si>
+    <t>P067:50</t>
+  </si>
+  <si>
+    <t>2025-03-25 07:52:00</t>
+  </si>
+  <si>
+    <t>MC4</t>
+  </si>
+  <si>
+    <t>P028:10</t>
+  </si>
+  <si>
+    <t>2025-03-01 08:32:00</t>
+  </si>
+  <si>
+    <t>P046:10</t>
+  </si>
+  <si>
+    <t>2025-03-01 17:04:00</t>
+  </si>
+  <si>
+    <t>P054:10</t>
+  </si>
+  <si>
+    <t>2025-03-01 19:04:00</t>
+  </si>
+  <si>
+    <t>2025-03-02 05:44:00</t>
+  </si>
+  <si>
+    <t>P036:10</t>
+  </si>
+  <si>
+    <t>2025-03-02 16:24:00</t>
+  </si>
+  <si>
+    <t>P066:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 03:04:00</t>
+  </si>
+  <si>
+    <t>P072:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 13:44:00</t>
+  </si>
+  <si>
+    <t>P042:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 00:24:00</t>
+  </si>
+  <si>
+    <t>P030:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 11:04:00</t>
+  </si>
+  <si>
+    <t>P048:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 21:44:00</t>
+  </si>
+  <si>
+    <t>P037:20</t>
+  </si>
+  <si>
+    <t>2025-03-04 23:44:00</t>
+  </si>
+  <si>
+    <t>2025-03-05 05:04:00</t>
+  </si>
+  <si>
+    <t>P007:20</t>
+  </si>
+  <si>
+    <t>2025-03-05 10:24:00</t>
+  </si>
+  <si>
+    <t>P013:20</t>
+  </si>
+  <si>
+    <t>2025-03-05 15:44:00</t>
+  </si>
+  <si>
+    <t>P031:20</t>
+  </si>
+  <si>
+    <t>2025-03-05 21:04:00</t>
+  </si>
+  <si>
+    <t>P035:20</t>
+  </si>
+  <si>
+    <t>2025-03-05 23:04:00</t>
+  </si>
+  <si>
+    <t>2025-03-06 09:12:00</t>
+  </si>
+  <si>
+    <t>P053:20</t>
+  </si>
+  <si>
+    <t>2025-03-06 19:20:00</t>
+  </si>
+  <si>
+    <t>P071:20</t>
+  </si>
+  <si>
+    <t>2025-03-07 05:28:00</t>
+  </si>
+  <si>
+    <t>P023:20</t>
+  </si>
+  <si>
+    <t>2025-03-07 15:36:00</t>
+  </si>
+  <si>
+    <t>P018:30</t>
+  </si>
+  <si>
+    <t>2025-03-07 17:36:00</t>
+  </si>
+  <si>
+    <t>2025-03-08 04:16:00</t>
+  </si>
+  <si>
+    <t>P002:20</t>
+  </si>
+  <si>
+    <t>2025-03-08 06:16:00</t>
+  </si>
+  <si>
+    <t>2025-03-08 12:40:00</t>
+  </si>
+  <si>
+    <t>P056:20</t>
+  </si>
+  <si>
+    <t>2025-03-08 19:04:00</t>
+  </si>
+  <si>
+    <t>P008:20</t>
+  </si>
+  <si>
+    <t>2025-03-09 01:28:00</t>
+  </si>
+  <si>
+    <t>P026:20</t>
+  </si>
+  <si>
+    <t>2025-03-09 07:52:00</t>
+  </si>
+  <si>
+    <t>P044:20</t>
+  </si>
+  <si>
+    <t>2025-03-09 14:16:00</t>
+  </si>
+  <si>
+    <t>P062:20</t>
+  </si>
+  <si>
+    <t>2025-03-09 20:40:00</t>
+  </si>
+  <si>
+    <t>P014:20</t>
+  </si>
+  <si>
+    <t>2025-03-10 03:04:00</t>
+  </si>
+  <si>
+    <t>P003:20</t>
+  </si>
+  <si>
+    <t>2025-03-10 05:04:00</t>
+  </si>
+  <si>
+    <t>2025-03-10 13:04:00</t>
+  </si>
+  <si>
+    <t>P057:20</t>
+  </si>
+  <si>
+    <t>2025-03-10 21:04:00</t>
+  </si>
+  <si>
+    <t>P075:20</t>
+  </si>
+  <si>
+    <t>P045:20</t>
+  </si>
+  <si>
+    <t>2025-03-11 13:04:00</t>
+  </si>
+  <si>
+    <t>P063:20</t>
+  </si>
+  <si>
+    <t>2025-03-11 21:04:00</t>
+  </si>
+  <si>
+    <t>P015:20</t>
+  </si>
+  <si>
+    <t>2025-03-12 05:04:00</t>
+  </si>
+  <si>
+    <t>P033:20</t>
+  </si>
+  <si>
+    <t>P051:20</t>
+  </si>
+  <si>
+    <t>2025-03-12 21:04:00</t>
+  </si>
+  <si>
+    <t>P035:30</t>
+  </si>
+  <si>
+    <t>2025-03-12 23:04:00</t>
+  </si>
+  <si>
+    <t>2025-03-13 09:12:00</t>
+  </si>
+  <si>
+    <t>P053:30</t>
+  </si>
+  <si>
+    <t>2025-03-13 19:20:00</t>
+  </si>
+  <si>
+    <t>P071:30</t>
+  </si>
+  <si>
+    <t>P036:40</t>
+  </si>
+  <si>
+    <t>2025-03-14 07:28:00</t>
+  </si>
+  <si>
+    <t>P054:40</t>
+  </si>
+  <si>
+    <t>2025-03-15 04:48:00</t>
+  </si>
+  <si>
+    <t>P040:30</t>
+  </si>
+  <si>
+    <t>2025-03-15 06:48:00</t>
+  </si>
+  <si>
+    <t>2025-03-15 15:20:00</t>
+  </si>
+  <si>
+    <t>P076:30</t>
+  </si>
+  <si>
+    <t>2025-03-15 23:52:00</t>
+  </si>
+  <si>
+    <t>P010:30</t>
+  </si>
+  <si>
+    <t>2025-03-16 08:24:00</t>
+  </si>
+  <si>
+    <t>P046:30</t>
+  </si>
+  <si>
+    <t>2025-03-16 16:56:00</t>
+  </si>
+  <si>
+    <t>P064:30</t>
+  </si>
+  <si>
+    <t>2025-03-17 01:28:00</t>
+  </si>
+  <si>
+    <t>P016:30</t>
+  </si>
+  <si>
+    <t>2025-03-17 10:00:00</t>
+  </si>
+  <si>
+    <t>P034:30</t>
+  </si>
+  <si>
+    <t>2025-03-17 18:32:00</t>
+  </si>
+  <si>
+    <t>P040:50</t>
+  </si>
+  <si>
+    <t>2025-03-17 20:32:00</t>
+  </si>
+  <si>
+    <t>2025-03-18 05:04:00</t>
+  </si>
+  <si>
+    <t>P058:50</t>
+  </si>
+  <si>
+    <t>2025-03-18 13:36:00</t>
+  </si>
+  <si>
+    <t>P076:50</t>
+  </si>
+  <si>
+    <t>2025-03-18 22:08:00</t>
+  </si>
+  <si>
+    <t>P046:50</t>
+  </si>
+  <si>
+    <t>P010:50</t>
+  </si>
+  <si>
+    <t>2025-03-19 15:12:00</t>
+  </si>
+  <si>
+    <t>P028:50</t>
+  </si>
+  <si>
+    <t>2025-03-19 23:44:00</t>
+  </si>
+  <si>
+    <t>P064:50</t>
+  </si>
+  <si>
+    <t>2025-03-20 08:16:00</t>
+  </si>
+  <si>
+    <t>P016:50</t>
+  </si>
+  <si>
+    <t>2025-03-20 16:48:00</t>
+  </si>
+  <si>
+    <t>P034:50</t>
+  </si>
+  <si>
+    <t>MC5</t>
+  </si>
+  <si>
+    <t>P020:10</t>
+  </si>
+  <si>
+    <t>P038:10</t>
+  </si>
+  <si>
+    <t>P044:10</t>
+  </si>
+  <si>
+    <t>P050:10</t>
+  </si>
+  <si>
+    <t>P004:10</t>
+  </si>
+  <si>
+    <t>2025-03-02 03:36:00</t>
+  </si>
+  <si>
+    <t>2025-03-02 12:08:00</t>
+  </si>
+  <si>
+    <t>P022:10</t>
+  </si>
+  <si>
+    <t>2025-03-02 20:40:00</t>
+  </si>
+  <si>
+    <t>P040:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 05:12:00</t>
+  </si>
+  <si>
+    <t>P076:10</t>
+  </si>
+  <si>
+    <t>P064:10</t>
+  </si>
+  <si>
+    <t>2025-03-03 22:16:00</t>
+  </si>
+  <si>
+    <t>P016:10</t>
+  </si>
+  <si>
+    <t>2025-03-04 06:48:00</t>
+  </si>
+  <si>
+    <t>P061:20</t>
+  </si>
+  <si>
+    <t>2025-03-04 08:48:00</t>
+  </si>
+  <si>
+    <t>2025-03-04 14:08:00</t>
+  </si>
+  <si>
+    <t>P001:20</t>
+  </si>
+  <si>
+    <t>2025-03-04 19:28:00</t>
+  </si>
+  <si>
+    <t>P019:20</t>
+  </si>
+  <si>
+    <t>2025-03-05 00:48:00</t>
+  </si>
+  <si>
+    <t>P055:20</t>
+  </si>
+  <si>
+    <t>2025-03-05 06:08:00</t>
+  </si>
+  <si>
+    <t>P073:20</t>
+  </si>
+  <si>
+    <t>2025-03-05 11:28:00</t>
+  </si>
+  <si>
+    <t>P025:20</t>
+  </si>
+  <si>
+    <t>2025-03-05 16:48:00</t>
+  </si>
+  <si>
+    <t>P043:20</t>
+  </si>
+  <si>
+    <t>2025-03-05 22:08:00</t>
+  </si>
+  <si>
+    <t>P049:20</t>
+  </si>
+  <si>
+    <t>2025-03-06 03:28:00</t>
+  </si>
+  <si>
+    <t>P067:20</t>
+  </si>
+  <si>
+    <t>2025-03-06 08:48:00</t>
+  </si>
+  <si>
+    <t>P061:30</t>
+  </si>
+  <si>
+    <t>2025-03-06 10:48:00</t>
+  </si>
+  <si>
+    <t>2025-03-06 16:08:00</t>
+  </si>
+  <si>
+    <t>P073:30</t>
+  </si>
+  <si>
+    <t>2025-03-06 21:28:00</t>
+  </si>
+  <si>
+    <t>P001:30</t>
+  </si>
+  <si>
+    <t>2025-03-07 02:48:00</t>
+  </si>
+  <si>
+    <t>P019:30</t>
+  </si>
+  <si>
+    <t>2025-03-07 08:08:00</t>
+  </si>
+  <si>
+    <t>P043:30</t>
+  </si>
+  <si>
+    <t>2025-03-07 13:28:00</t>
+  </si>
+  <si>
+    <t>P013:30</t>
+  </si>
+  <si>
+    <t>P055:30</t>
+  </si>
+  <si>
+    <t>2025-03-08 00:08:00</t>
+  </si>
+  <si>
+    <t>P007:30</t>
+  </si>
+  <si>
+    <t>2025-03-08 05:28:00</t>
+  </si>
+  <si>
+    <t>P025:30</t>
+  </si>
+  <si>
+    <t>2025-03-08 10:48:00</t>
+  </si>
+  <si>
+    <t>P037:30</t>
+  </si>
+  <si>
+    <t>2025-03-08 16:08:00</t>
+  </si>
+  <si>
+    <t>P031:30</t>
+  </si>
+  <si>
+    <t>2025-03-08 21:28:00</t>
+  </si>
+  <si>
+    <t>P049:30</t>
+  </si>
+  <si>
+    <t>2025-03-09 02:48:00</t>
+  </si>
+  <si>
+    <t>P067:30</t>
+  </si>
+  <si>
+    <t>2025-03-09 08:08:00</t>
+  </si>
+  <si>
+    <t>P070:30</t>
+  </si>
+  <si>
+    <t>P058:30</t>
+  </si>
+  <si>
+    <t>P069:30</t>
+  </si>
+  <si>
+    <t>2025-03-10 11:52:00</t>
+  </si>
+  <si>
+    <t>2025-03-10 19:52:00</t>
+  </si>
+  <si>
+    <t>P003:30</t>
+  </si>
+  <si>
+    <t>2025-03-11 03:52:00</t>
+  </si>
+  <si>
+    <t>P021:30</t>
+  </si>
+  <si>
+    <t>2025-03-11 11:52:00</t>
+  </si>
+  <si>
+    <t>P039:30</t>
+  </si>
+  <si>
+    <t>2025-03-11 19:52:00</t>
+  </si>
+  <si>
+    <t>P057:30</t>
+  </si>
+  <si>
+    <t>2025-03-12 03:52:00</t>
+  </si>
+  <si>
+    <t>P075:30</t>
+  </si>
+  <si>
+    <t>2025-03-12 11:52:00</t>
+  </si>
+  <si>
+    <t>P009:30</t>
+  </si>
+  <si>
+    <t>2025-03-12 19:52:00</t>
+  </si>
+  <si>
+    <t>P033:30</t>
+  </si>
+  <si>
+    <t>P052:50</t>
+  </si>
+  <si>
+    <t>2025-03-13 05:52:00</t>
+  </si>
+  <si>
+    <t>P070:50</t>
+  </si>
+  <si>
+    <t>2025-03-13 22:56:00</t>
+  </si>
+  <si>
+    <t>P004:50</t>
+  </si>
+  <si>
+    <t>P022:50</t>
+  </si>
+  <si>
+    <t>2025-03-14 16:00:00</t>
+  </si>
+  <si>
+    <t>P030:20</t>
+  </si>
+  <si>
+    <t>2025-03-14 18:00:00</t>
+  </si>
+  <si>
+    <t>2025-03-15 04:40:00</t>
+  </si>
+  <si>
+    <t>P006:20</t>
+  </si>
+  <si>
+    <t>P012:20</t>
+  </si>
+  <si>
+    <t>2025-03-16 02:00:00</t>
+  </si>
+  <si>
+    <t>P048:20</t>
+  </si>
+  <si>
+    <t>P066:20</t>
+  </si>
+  <si>
+    <t>P006:30</t>
+  </si>
+  <si>
+    <t>2025-03-17 01:20:00</t>
+  </si>
+  <si>
+    <t>P024:30</t>
+  </si>
+  <si>
+    <t>P042:30</t>
+  </si>
+  <si>
+    <t>P060:30</t>
+  </si>
+  <si>
+    <t>P048:30</t>
+  </si>
+  <si>
+    <t>P066:30</t>
+  </si>
+  <si>
+    <t>2025-03-19 17:20:00</t>
+  </si>
+  <si>
+    <t>P012:30</t>
+  </si>
+  <si>
+    <t>2025-03-20 04:00:00</t>
+  </si>
+  <si>
+    <t>P030:30</t>
+  </si>
+  <si>
+    <t>P063:30</t>
+  </si>
+  <si>
+    <t>2025-03-20 16:40:00</t>
+  </si>
+  <si>
+    <t>2025-03-21 00:40:00</t>
+  </si>
+  <si>
+    <t>P015:30</t>
+  </si>
+  <si>
+    <t>2025-03-21 08:40:00</t>
+  </si>
+  <si>
+    <t>P027:30</t>
+  </si>
+  <si>
+    <t>2025-03-21 16:40:00</t>
+  </si>
+  <si>
+    <t>P045:30</t>
+  </si>
+  <si>
+    <t>2025-03-22 00:40:00</t>
+  </si>
+  <si>
+    <t>P051:30</t>
+  </si>
+  <si>
+    <t>2025-03-22 08:40:00</t>
+  </si>
+  <si>
+    <t>P011:20</t>
+  </si>
+  <si>
+    <t>2025-03-22 10:40:00</t>
+  </si>
+  <si>
+    <t>P047:20</t>
+  </si>
+  <si>
+    <t>P065:20</t>
+  </si>
+  <si>
+    <t>P017:20</t>
+  </si>
+  <si>
+    <t>P013:40</t>
+  </si>
+  <si>
+    <t>2025-03-24 05:12:00</t>
+  </si>
+  <si>
+    <t>P031:40</t>
+  </si>
+  <si>
+    <t>P049:40</t>
+  </si>
+  <si>
+    <t>P067:40</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>BegBal</t>
   </si>
   <si>
     <t>Supply</t>
   </si>
   <si>
     <t>Demand</t>
   </si>
   <si>
     <t>Inventory</t>
-  </si>
-[...10 lines deleted...]
-    <t>Delivery: 7000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Meiryo"/>
@@ -1008,54 +2945,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF11"/>
+  <dimension ref="A1:AF25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" zoomScale="80" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AF11" sqref="AF11"/>
+      <selection activeCell="AF25" sqref="AF25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="true" style="0"/>
     <col min="2" max="2" width="11" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="11" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" customWidth="true" style="0"/>
     <col min="6" max="6" width="11" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
     <col min="8" max="8" width="11" customWidth="true" style="0"/>
     <col min="9" max="9" width="11" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="11" customWidth="true" style="0"/>
     <col min="12" max="12" width="11" customWidth="true" style="0"/>
     <col min="13" max="13" width="11" customWidth="true" style="0"/>
     <col min="14" max="14" width="11" customWidth="true" style="0"/>
     <col min="15" max="15" width="11" customWidth="true" style="0"/>
     <col min="16" max="16" width="11" customWidth="true" style="0"/>
     <col min="17" max="17" width="11" customWidth="true" style="0"/>
     <col min="18" max="18" width="11" customWidth="true" style="0"/>
     <col min="19" max="19" width="11" customWidth="true" style="0"/>
     <col min="20" max="20" width="11" customWidth="true" style="0"/>
     <col min="21" max="21" width="11" customWidth="true" style="0"/>
@@ -1158,1556 +3095,10124 @@
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
-      <c r="H2" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
-      <c r="N2" s="4"/>
-      <c r="O2" s="4"/>
+      <c r="N2" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="O2" s="4" t="s">
+        <v>33</v>
+      </c>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="4"/>
+      <c r="T2" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
-      <c r="Y2" s="4"/>
-      <c r="Z2" s="4"/>
+      <c r="Y2" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z2" s="4" t="s">
+        <v>35</v>
+      </c>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" s="3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B3" s="4"/>
+        <v>36</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>37</v>
+      </c>
       <c r="C3" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
-      <c r="J3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
-      <c r="S3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
-      <c r="E4" s="4"/>
-[...1 lines deleted...]
-      <c r="G4" s="4"/>
+      <c r="E4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>42</v>
+      </c>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
-      <c r="S4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
-      <c r="G5" s="4"/>
-[...2 lines deleted...]
-      <c r="J5" s="4"/>
+      <c r="G5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
-      <c r="S5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
-      <c r="J6" s="4"/>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+      <c r="J6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
-      <c r="S6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
-      <c r="Y6" s="4"/>
+      <c r="Y6" s="4" t="s">
+        <v>45</v>
+      </c>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="3" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
-      <c r="L7" s="4"/>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
-      <c r="O7" s="4"/>
-[...1 lines deleted...]
-      <c r="Q7" s="4"/>
+      <c r="O7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q7" s="4" t="s">
+        <v>53</v>
+      </c>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D8" s="4"/>
+        <v>55</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>57</v>
+      </c>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="3" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
-      <c r="H9" s="4"/>
-[...1 lines deleted...]
-      <c r="J9" s="4"/>
+      <c r="H9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>60</v>
+      </c>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="3" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
-      <c r="E10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
-      <c r="N10" s="4"/>
-[...1 lines deleted...]
-      <c r="P10" s="4"/>
+      <c r="N10" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P10" s="4" t="s">
+        <v>34</v>
+      </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
-      <c r="W10" s="4"/>
-[...1 lines deleted...]
-      <c r="Y10" s="4"/>
+      <c r="W10" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="X10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="Y10" s="4" t="s">
+        <v>64</v>
+      </c>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="3" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      <c r="F11" s="4"/>
+        <v>67</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>67</v>
+      </c>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
     </row>
+    <row r="12" spans="1:32">
+      <c r="A12" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="J12" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" s="4"/>
+      <c r="O12" s="4"/>
+      <c r="P12" s="4"/>
+      <c r="Q12" s="4"/>
+      <c r="R12" s="4"/>
+      <c r="S12" s="4"/>
+      <c r="T12" s="4"/>
+      <c r="U12" s="4"/>
+      <c r="V12" s="4"/>
+      <c r="W12" s="4"/>
+      <c r="X12" s="4"/>
+      <c r="Y12" s="4"/>
+      <c r="Z12" s="4"/>
+      <c r="AA12" s="4"/>
+      <c r="AB12" s="4"/>
+      <c r="AC12" s="4"/>
+      <c r="AD12" s="4"/>
+      <c r="AE12" s="4"/>
+      <c r="AF12" s="4"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+      <c r="K13" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N13" s="4"/>
+      <c r="O13" s="4"/>
+      <c r="P13" s="4"/>
+      <c r="Q13" s="4"/>
+      <c r="R13" s="4"/>
+      <c r="S13" s="4"/>
+      <c r="T13" s="4"/>
+      <c r="U13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="V13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="W13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="X13" s="4"/>
+      <c r="Y13" s="4"/>
+      <c r="Z13" s="4"/>
+      <c r="AA13" s="4"/>
+      <c r="AB13" s="4"/>
+      <c r="AC13" s="4"/>
+      <c r="AD13" s="4"/>
+      <c r="AE13" s="4"/>
+      <c r="AF13" s="4"/>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P14" s="4"/>
+      <c r="Q14" s="4"/>
+      <c r="R14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="S14" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="T14" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="U14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="V14" s="4"/>
+      <c r="W14" s="4"/>
+      <c r="X14" s="4"/>
+      <c r="Y14" s="4"/>
+      <c r="Z14" s="4"/>
+      <c r="AA14" s="4"/>
+      <c r="AB14" s="4"/>
+      <c r="AC14" s="4"/>
+      <c r="AD14" s="4"/>
+      <c r="AE14" s="4"/>
+      <c r="AF14" s="4"/>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
+      <c r="N15" s="4"/>
+      <c r="O15" s="4"/>
+      <c r="P15" s="4"/>
+      <c r="Q15" s="4"/>
+      <c r="R15" s="4"/>
+      <c r="S15" s="4"/>
+      <c r="T15" s="4"/>
+      <c r="U15" s="4"/>
+      <c r="V15" s="4"/>
+      <c r="W15" s="4"/>
+      <c r="X15" s="4"/>
+      <c r="Y15" s="4"/>
+      <c r="Z15" s="4"/>
+      <c r="AA15" s="4"/>
+      <c r="AB15" s="4"/>
+      <c r="AC15" s="4"/>
+      <c r="AD15" s="4"/>
+      <c r="AE15" s="4"/>
+      <c r="AF15" s="4"/>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="J16" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N16" s="4"/>
+      <c r="O16" s="4"/>
+      <c r="P16" s="4"/>
+      <c r="Q16" s="4"/>
+      <c r="R16" s="4"/>
+      <c r="S16" s="4"/>
+      <c r="T16" s="4"/>
+      <c r="U16" s="4"/>
+      <c r="V16" s="4"/>
+      <c r="W16" s="4"/>
+      <c r="X16" s="4"/>
+      <c r="Y16" s="4"/>
+      <c r="Z16" s="4"/>
+      <c r="AA16" s="4"/>
+      <c r="AB16" s="4"/>
+      <c r="AC16" s="4"/>
+      <c r="AD16" s="4"/>
+      <c r="AE16" s="4"/>
+      <c r="AF16" s="4"/>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N17" s="4"/>
+      <c r="O17" s="4"/>
+      <c r="P17" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q17" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="R17" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="S17" s="4"/>
+      <c r="T17" s="4"/>
+      <c r="U17" s="4"/>
+      <c r="V17" s="4"/>
+      <c r="W17" s="4"/>
+      <c r="X17" s="4"/>
+      <c r="Y17" s="4"/>
+      <c r="Z17" s="4"/>
+      <c r="AA17" s="4"/>
+      <c r="AB17" s="4"/>
+      <c r="AC17" s="4"/>
+      <c r="AD17" s="4"/>
+      <c r="AE17" s="4"/>
+      <c r="AF17" s="4"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+      <c r="K18" s="4"/>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4"/>
+      <c r="Q18" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="R18" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="S18" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="T18" s="4"/>
+      <c r="U18" s="4"/>
+      <c r="V18" s="4"/>
+      <c r="W18" s="4"/>
+      <c r="X18" s="4"/>
+      <c r="Y18" s="4"/>
+      <c r="Z18" s="4"/>
+      <c r="AA18" s="4"/>
+      <c r="AB18" s="4"/>
+      <c r="AC18" s="4"/>
+      <c r="AD18" s="4"/>
+      <c r="AE18" s="4"/>
+      <c r="AF18" s="4"/>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O19" s="4"/>
+      <c r="P19" s="4"/>
+      <c r="Q19" s="4"/>
+      <c r="R19" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="S19" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="T19" s="4"/>
+      <c r="U19" s="4"/>
+      <c r="V19" s="4"/>
+      <c r="W19" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="X19" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y19" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z19" s="4"/>
+      <c r="AA19" s="4"/>
+      <c r="AB19" s="4"/>
+      <c r="AC19" s="4"/>
+      <c r="AD19" s="4"/>
+      <c r="AE19" s="4"/>
+      <c r="AF19" s="4"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="J20" s="4"/>
+      <c r="K20" s="4"/>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4"/>
+      <c r="N20" s="4"/>
+      <c r="O20" s="4"/>
+      <c r="P20" s="4"/>
+      <c r="Q20" s="4"/>
+      <c r="R20" s="4"/>
+      <c r="S20" s="4"/>
+      <c r="T20" s="4"/>
+      <c r="U20" s="4"/>
+      <c r="V20" s="4"/>
+      <c r="W20" s="4"/>
+      <c r="X20" s="4"/>
+      <c r="Y20" s="4"/>
+      <c r="Z20" s="4"/>
+      <c r="AA20" s="4"/>
+      <c r="AB20" s="4"/>
+      <c r="AC20" s="4"/>
+      <c r="AD20" s="4"/>
+      <c r="AE20" s="4"/>
+      <c r="AF20" s="4"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
+      <c r="K21" s="4"/>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4"/>
+      <c r="N21" s="4"/>
+      <c r="O21" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P21" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q21" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="R21" s="4"/>
+      <c r="S21" s="4"/>
+      <c r="T21" s="4"/>
+      <c r="U21" s="4"/>
+      <c r="V21" s="4"/>
+      <c r="W21" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="X21" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y21" s="4"/>
+      <c r="Z21" s="4"/>
+      <c r="AA21" s="4"/>
+      <c r="AB21" s="4"/>
+      <c r="AC21" s="4"/>
+      <c r="AD21" s="4"/>
+      <c r="AE21" s="4"/>
+      <c r="AF21" s="4"/>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+      <c r="K22" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4"/>
+      <c r="N22" s="4"/>
+      <c r="O22" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P22" s="4"/>
+      <c r="Q22" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="R22" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="S22" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="T22" s="4"/>
+      <c r="U22" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="V22" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="W22" s="4"/>
+      <c r="X22" s="4"/>
+      <c r="Y22" s="4"/>
+      <c r="Z22" s="4"/>
+      <c r="AA22" s="4"/>
+      <c r="AB22" s="4"/>
+      <c r="AC22" s="4"/>
+      <c r="AD22" s="4"/>
+      <c r="AE22" s="4"/>
+      <c r="AF22" s="4"/>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H23" s="4"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+      <c r="K23" s="4"/>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4"/>
+      <c r="N23" s="4"/>
+      <c r="O23" s="4"/>
+      <c r="P23" s="4"/>
+      <c r="Q23" s="4"/>
+      <c r="R23" s="4"/>
+      <c r="S23" s="4"/>
+      <c r="T23" s="4"/>
+      <c r="U23" s="4"/>
+      <c r="V23" s="4"/>
+      <c r="W23" s="4"/>
+      <c r="X23" s="4"/>
+      <c r="Y23" s="4"/>
+      <c r="Z23" s="4"/>
+      <c r="AA23" s="4"/>
+      <c r="AB23" s="4"/>
+      <c r="AC23" s="4"/>
+      <c r="AD23" s="4"/>
+      <c r="AE23" s="4"/>
+      <c r="AF23" s="4"/>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="J24" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="K24" s="4"/>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4"/>
+      <c r="N24" s="4"/>
+      <c r="O24" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P24" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q24" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="R24" s="4"/>
+      <c r="S24" s="4"/>
+      <c r="T24" s="4"/>
+      <c r="U24" s="4"/>
+      <c r="V24" s="4"/>
+      <c r="W24" s="4"/>
+      <c r="X24" s="4"/>
+      <c r="Y24" s="4"/>
+      <c r="Z24" s="4"/>
+      <c r="AA24" s="4"/>
+      <c r="AB24" s="4"/>
+      <c r="AC24" s="4"/>
+      <c r="AD24" s="4"/>
+      <c r="AE24" s="4"/>
+      <c r="AF24" s="4"/>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4"/>
+      <c r="N25" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P25" s="4"/>
+      <c r="Q25" s="4"/>
+      <c r="R25" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="S25" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="T25" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="U25" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="V25" s="4"/>
+      <c r="W25" s="4"/>
+      <c r="X25" s="4"/>
+      <c r="Y25" s="4"/>
+      <c r="Z25" s="4"/>
+      <c r="AA25" s="4"/>
+      <c r="AB25" s="4"/>
+      <c r="AC25" s="4"/>
+      <c r="AD25" s="4"/>
+      <c r="AE25" s="4"/>
+      <c r="AF25" s="4"/>
+    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I36"/>
+  <dimension ref="A1:I306"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" zoomScale="80" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I36" sqref="I36"/>
+      <selection activeCell="I306" sqref="I306"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="17" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
-    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="21" customWidth="true" style="0"/>
     <col min="7" max="7" width="21" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>56</v>
+        <v>116</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>58</v>
+        <v>118</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>59</v>
+        <v>119</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>61</v>
+        <v>121</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>62</v>
+        <v>122</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
-        <v>64</v>
+        <v>124</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>65</v>
+        <v>125</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>66</v>
+        <v>126</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>67</v>
+        <v>127</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>68</v>
+        <v>128</v>
       </c>
       <c r="H2" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
-        <v>64</v>
+        <v>124</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>70</v>
+        <v>130</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>71</v>
+        <v>131</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>73</v>
+        <v>132</v>
       </c>
       <c r="H3" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
-        <v>64</v>
+        <v>124</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>74</v>
+        <v>133</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>76</v>
+        <v>132</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>77</v>
+        <v>135</v>
       </c>
       <c r="H4" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>79</v>
+        <v>136</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>80</v>
+        <v>137</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>81</v>
+        <v>135</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>82</v>
+        <v>138</v>
       </c>
       <c r="H5" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>83</v>
+        <v>139</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>84</v>
+        <v>140</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>85</v>
+        <v>142</v>
       </c>
       <c r="H6" s="2">
-        <v>1000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2" t="s">
-        <v>86</v>
+        <v>124</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>87</v>
+        <v>143</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>88</v>
+        <v>144</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>89</v>
+        <v>142</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>72</v>
+        <v>145</v>
       </c>
       <c r="H7" s="2">
-        <v>2000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>91</v>
+        <v>146</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>92</v>
+        <v>147</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>89</v>
+        <v>148</v>
       </c>
       <c r="H8" s="2">
-        <v>2000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
-        <v>93</v>
+        <v>124</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>94</v>
+        <v>149</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="D9" s="2"/>
+        <v>61</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>65</v>
+      </c>
       <c r="E9" s="2" t="s">
-        <v>95</v>
+        <v>150</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>97</v>
+        <v>151</v>
       </c>
       <c r="H9" s="2">
-        <v>-1000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2" t="s">
-        <v>93</v>
+        <v>124</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>98</v>
+        <v>152</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D10" s="2"/>
+        <v>61</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>65</v>
+      </c>
       <c r="E10" s="2" t="s">
-        <v>99</v>
+        <v>153</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>96</v>
+        <v>151</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>97</v>
+        <v>154</v>
       </c>
       <c r="H10" s="2">
-        <v>-2000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="2" t="s">
-        <v>93</v>
+        <v>124</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D11" s="2"/>
+        <v>61</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>65</v>
+      </c>
       <c r="E11" s="2" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>96</v>
+        <v>154</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>97</v>
+        <v>157</v>
       </c>
       <c r="H11" s="2">
-        <v>-3000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="2" t="s">
-        <v>93</v>
+        <v>124</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>102</v>
+        <v>158</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D12" s="2"/>
+        <v>61</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>65</v>
+      </c>
       <c r="E12" s="2" t="s">
-        <v>103</v>
+        <v>159</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>96</v>
+        <v>157</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>97</v>
+        <v>160</v>
       </c>
       <c r="H12" s="2">
-        <v>-6000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2" t="s">
-        <v>93</v>
+        <v>124</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>104</v>
+        <v>161</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D13" s="2"/>
+        <v>61</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>65</v>
+      </c>
       <c r="E13" s="2" t="s">
-        <v>105</v>
+        <v>162</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>96</v>
+        <v>160</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>97</v>
+        <v>163</v>
       </c>
       <c r="H13" s="2">
-        <v>-7000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="2" t="s">
-        <v>93</v>
+        <v>124</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>106</v>
+        <v>164</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="D14" s="2"/>
+        <v>61</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>65</v>
+      </c>
       <c r="E14" s="2" t="s">
-        <v>107</v>
+        <v>165</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>96</v>
+        <v>163</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>97</v>
+        <v>166</v>
       </c>
       <c r="H14" s="2">
-        <v>-1000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="2" t="s">
-        <v>93</v>
+        <v>124</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>108</v>
+        <v>167</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D15" s="2"/>
+        <v>61</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>65</v>
+      </c>
       <c r="E15" s="2" t="s">
-        <v>109</v>
+        <v>168</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>97</v>
+        <v>169</v>
       </c>
       <c r="H15" s="2">
-        <v>-4000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="2" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>112</v>
+        <v>171</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>113</v>
+        <v>169</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="H16" s="2">
-        <v>5000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="2" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>115</v>
+        <v>173</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>116</v>
+        <v>174</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>81</v>
+        <v>172</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>117</v>
+        <v>175</v>
       </c>
       <c r="H17" s="2">
-        <v>1000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="2" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>118</v>
+        <v>176</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>119</v>
+        <v>177</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>117</v>
+        <v>175</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>120</v>
+        <v>178</v>
       </c>
       <c r="H18" s="2">
-        <v>1000.0</v>
+        <v>150.0</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="2" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>121</v>
+        <v>179</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>122</v>
+        <v>180</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>120</v>
+        <v>181</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>123</v>
+        <v>182</v>
       </c>
       <c r="H19" s="2">
-        <v>1000.0</v>
+        <v>200.0</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="2" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>124</v>
+        <v>183</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>125</v>
+        <v>184</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>72</v>
+        <v>182</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>126</v>
+        <v>185</v>
       </c>
       <c r="H20" s="2">
-        <v>1000.0</v>
+        <v>200.0</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="2" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>127</v>
+        <v>186</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>35</v>
+        <v>102</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>128</v>
+        <v>187</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>76</v>
+        <v>185</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>129</v>
+        <v>188</v>
       </c>
       <c r="H21" s="2">
-        <v>1000.0</v>
+        <v>200.0</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="2" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>130</v>
+        <v>189</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>35</v>
+        <v>102</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>131</v>
+        <v>190</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>129</v>
+        <v>188</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>132</v>
+        <v>191</v>
       </c>
       <c r="H22" s="2">
-        <v>1000.0</v>
+        <v>200.0</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="2" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>133</v>
+        <v>192</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>35</v>
+        <v>102</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>134</v>
+        <v>193</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>132</v>
+        <v>191</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>135</v>
+        <v>194</v>
       </c>
       <c r="H23" s="2">
-        <v>1000.0</v>
+        <v>200.0</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="2" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>136</v>
+        <v>195</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>35</v>
+        <v>102</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>137</v>
+        <v>196</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>135</v>
+        <v>194</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>138</v>
+        <v>197</v>
       </c>
       <c r="H24" s="2">
-        <v>1000.0</v>
+        <v>200.0</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="2" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>140</v>
+        <v>198</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>141</v>
+        <v>199</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>81</v>
+        <v>197</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>142</v>
+        <v>200</v>
       </c>
       <c r="H25" s="2">
-        <v>1000.0</v>
+        <v>200.0</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="2" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>143</v>
+        <v>201</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>144</v>
+        <v>202</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>142</v>
+        <v>203</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>145</v>
+        <v>204</v>
       </c>
       <c r="H26" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="2" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>147</v>
+        <v>205</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>145</v>
+        <v>204</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>148</v>
+        <v>206</v>
       </c>
       <c r="H27" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="2" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>149</v>
+        <v>207</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>150</v>
+        <v>208</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>148</v>
+        <v>206</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>82</v>
+        <v>209</v>
       </c>
       <c r="H28" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="2" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>152</v>
+        <v>211</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>82</v>
+        <v>209</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>153</v>
+        <v>212</v>
       </c>
       <c r="H29" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="2" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>155</v>
+        <v>133</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>156</v>
+        <v>213</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>157</v>
+        <v>212</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>67</v>
+        <v>214</v>
       </c>
       <c r="H30" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="2" t="s">
-        <v>158</v>
+        <v>124</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>159</v>
+        <v>215</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>160</v>
+        <v>216</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>161</v>
+        <v>217</v>
       </c>
       <c r="H31" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="2" t="s">
-        <v>158</v>
+        <v>124</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>163</v>
+        <v>219</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>161</v>
+        <v>217</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>164</v>
+        <v>220</v>
       </c>
       <c r="H32" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="2" t="s">
-        <v>158</v>
+        <v>124</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>165</v>
+        <v>221</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>164</v>
+        <v>220</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>167</v>
+        <v>223</v>
       </c>
       <c r="H33" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="2" t="s">
-        <v>158</v>
+        <v>124</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>169</v>
+        <v>225</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>167</v>
+        <v>223</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>170</v>
+        <v>226</v>
       </c>
       <c r="H34" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="2" t="s">
-        <v>158</v>
+        <v>124</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>172</v>
+        <v>228</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>170</v>
+        <v>229</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>113</v>
+        <v>230</v>
       </c>
       <c r="H35" s="2">
-        <v>1000.0</v>
+        <v>160.0</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="H36" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="H37" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="H38" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="H39" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="H40" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="H41" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="H42" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="H43" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="H44" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="H45" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="H46" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="H47" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="H48" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="H49" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="H50" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="H51" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="H52" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="H53" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="H54" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="H55" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="H56" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="H57" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="H58" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="H59" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H60" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="H61" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="H62" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="H63" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="H64" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="H65" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="H66" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="H67" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="H68" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="H69" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="H70" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="H71" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="H72" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="H73" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="H74" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="H75" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="H76" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="H77" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="H78" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="H79" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="H80" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="H81" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="H82" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I82" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="H83" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="H84" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I84" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="H85" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I85" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="H86" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I86" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="H87" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I87" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="H88" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I88" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="H89" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="H90" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I90" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="H91" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="H92" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I92" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="H93" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I93" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="H94" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I94" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="H95" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I95" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="H96" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I96" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="H97" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I97" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="H98" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I98" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="H99" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I99" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="H100" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I100" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="H101" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I101" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="H102" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I102" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="H103" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I103" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="H104" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I104" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="H105" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I105" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="H106" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I106" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="H107" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I107" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="H108" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I108" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="H109" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I109" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="H110" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I110" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="H111" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I111" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="H112" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I112" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="H113" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I113" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="H114" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I114" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="H115" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I115" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="H116" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I116" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="H117" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I117" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="H118" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I118" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="H119" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I119" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="H120" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I120" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="H121" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I121" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="H122" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I122" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="H123" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I123" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="H124" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I124" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="H125" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I125" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="H126" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I126" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="H127" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I127" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="H128" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I128" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="H129" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I129" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="H130" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I130" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="H131" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I131" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="H132" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I132" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="H133" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I133" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="G134" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="H134" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I134" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="H135" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I135" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="H136" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I136" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="H137" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I137" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="H138" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I138" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="H139" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I139" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="H140" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I140" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="H141" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I141" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="H142" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I142" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="H143" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I143" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="H144" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I144" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B145" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="B36" s="2" t="s">
+      <c r="C145" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="H145" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I145" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="H146" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I146" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="H147" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I147" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="G148" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="H148" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I148" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="H149" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I149" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="G150" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="H150" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I150" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="G151" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="H151" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I151" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="G152" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="H152" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I152" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="G153" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="H153" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I153" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="G154" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="H154" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I154" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="H155" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I155" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="G156" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="H156" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I156" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="G157" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="H157" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I157" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="G158" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="H158" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I158" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="G159" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="H159" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I159" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="G160" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="H160" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I160" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="G161" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="H161" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I161" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="H162" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I162" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="H163" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I163" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="H164" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I164" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="H165" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I165" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="G166" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="H166" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I166" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="H167" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I167" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="H168" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I168" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="H169" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I169" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="G170" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="H170" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I170" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="H171" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I171" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="H172" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I172" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="G173" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="H173" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I173" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="H174" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I174" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="H175" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I175" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="G176" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="H176" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I176" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="H177" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I177" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="G178" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="H178" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I178" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="G179" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="H179" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I179" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="G180" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="H180" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I180" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G181" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="H181" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I181" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="G182" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="H182" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I182" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="H183" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I183" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="G184" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="H184" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I184" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="G185" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="H185" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I185" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="G186" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="H186" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I186" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="G187" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="H187" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I187" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="G188" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="H188" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I188" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="G189" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="H189" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I189" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="G190" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="H190" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I190" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="G191" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="H191" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I191" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="G192" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="H192" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I192" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="G193" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="H193" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I193" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="G194" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="H194" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I194" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="G195" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="H195" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I195" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="G196" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="H196" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I196" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="G197" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="H197" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I197" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="G198" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="H198" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I198" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="G199" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="H199" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I199" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="G200" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="H200" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I200" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="G201" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="H201" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I201" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="G202" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="H202" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I202" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="G203" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="H203" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I203" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="G204" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="H204" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I204" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="H205" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I205" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="G206" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="H206" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I206" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="G207" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="H207" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I207" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="G208" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="H208" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I208" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="G209" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="H209" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I209" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="G210" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="H210" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I210" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="G211" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="H211" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I211" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B212" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="C36" s="2" t="s">
-[...18 lines deleted...]
-        <v>69</v>
+      <c r="C212" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="G212" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="H212" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I212" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="G213" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="H213" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I213" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="G214" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="H214" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I214" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="G215" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="H215" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I215" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="G216" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="H216" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I216" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="G217" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="H217" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I217" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9">
+      <c r="A218" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="G218" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="H218" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I218" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="G219" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="H219" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I219" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9">
+      <c r="A220" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="G220" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="H220" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I220" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9">
+      <c r="A221" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="G221" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="H221" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I221" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9">
+      <c r="A222" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="G222" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="H222" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I222" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9">
+      <c r="A223" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="G223" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="H223" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I223" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9">
+      <c r="A224" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="G224" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="H224" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I224" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9">
+      <c r="A225" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="G225" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="H225" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I225" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9">
+      <c r="A226" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="G226" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="H226" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I226" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9">
+      <c r="A227" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="G227" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="H227" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I227" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9">
+      <c r="A228" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="G228" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="H228" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I228" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9">
+      <c r="A229" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="G229" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="H229" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I229" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9">
+      <c r="A230" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="G230" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="H230" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I230" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9">
+      <c r="A231" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="G231" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="H231" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I231" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9">
+      <c r="A232" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="G232" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="H232" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I232" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9">
+      <c r="A233" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="G233" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="H233" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I233" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9">
+      <c r="A234" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="G234" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="H234" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I234" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9">
+      <c r="A235" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G235" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="H235" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I235" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9">
+      <c r="A236" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="G236" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="H236" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I236" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9">
+      <c r="A237" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="G237" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="H237" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I237" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9">
+      <c r="A238" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="G238" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="H238" s="2">
+        <v>120.0</v>
+      </c>
+      <c r="I238" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9">
+      <c r="A239" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="G239" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="H239" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I239" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9">
+      <c r="A240" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="G240" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="H240" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I240" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9">
+      <c r="A241" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="G241" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="H241" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I241" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9">
+      <c r="A242" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="G242" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="H242" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I242" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9">
+      <c r="A243" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="G243" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="H243" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I243" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9">
+      <c r="A244" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="G244" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="H244" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I244" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9">
+      <c r="A245" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="G245" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="H245" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I245" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9">
+      <c r="A246" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="G246" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="H246" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I246" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9">
+      <c r="A247" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="G247" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="H247" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I247" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9">
+      <c r="A248" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="G248" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="H248" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I248" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9">
+      <c r="A249" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="G249" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="H249" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I249" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9">
+      <c r="A250" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D250" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="G250" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="H250" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I250" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9">
+      <c r="A251" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="G251" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="H251" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I251" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9">
+      <c r="A252" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="G252" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="H252" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I252" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9">
+      <c r="A253" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="G253" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="H253" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I253" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9">
+      <c r="A254" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D254" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="G254" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="H254" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I254" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9">
+      <c r="A255" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="G255" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="H255" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I255" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9">
+      <c r="A256" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D256" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="G256" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="H256" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I256" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9">
+      <c r="A257" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="G257" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="H257" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I257" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9">
+      <c r="A258" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D258" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="G258" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="H258" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I258" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9">
+      <c r="A259" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="G259" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="H259" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I259" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9">
+      <c r="A260" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D260" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="G260" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="H260" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I260" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9">
+      <c r="A261" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D261" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="G261" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="H261" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I261" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9">
+      <c r="A262" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="G262" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="H262" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I262" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9">
+      <c r="A263" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="G263" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="H263" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I263" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9">
+      <c r="A264" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D264" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="G264" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="H264" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I264" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9">
+      <c r="A265" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="G265" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="H265" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I265" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9">
+      <c r="A266" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="G266" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="H266" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I266" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9">
+      <c r="A267" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="G267" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="H267" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I267" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9">
+      <c r="A268" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="G268" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="H268" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I268" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9">
+      <c r="A269" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="G269" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="H269" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I269" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9">
+      <c r="A270" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="G270" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="H270" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I270" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9">
+      <c r="A271" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="G271" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="H271" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I271" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9">
+      <c r="A272" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>767</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="G272" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="H272" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I272" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9">
+      <c r="A273" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="G273" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="H273" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I273" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9">
+      <c r="A274" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="G274" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="H274" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I274" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9">
+      <c r="A275" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="G275" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="H275" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I275" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9">
+      <c r="A276" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="G276" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="H276" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I276" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9">
+      <c r="A277" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="G277" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="H277" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I277" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9">
+      <c r="A278" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="G278" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="H278" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I278" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9">
+      <c r="A279" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="G279" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="H279" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I279" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9">
+      <c r="A280" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="G280" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="H280" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="I280" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9">
+      <c r="A281" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="G281" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="H281" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I281" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9">
+      <c r="A282" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="G282" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="H282" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I282" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9">
+      <c r="A283" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="G283" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="H283" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I283" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9">
+      <c r="A284" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="G284" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="H284" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I284" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9">
+      <c r="A285" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="G285" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="H285" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I285" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9">
+      <c r="A286" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="G286" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="H286" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I286" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9">
+      <c r="A287" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="G287" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="H287" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I287" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9">
+      <c r="A288" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D288" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="G288" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="H288" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I288" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9">
+      <c r="A289" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="G289" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="H289" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I289" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9">
+      <c r="A290" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="G290" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="H290" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I290" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9">
+      <c r="A291" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>797</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="G291" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="H291" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I291" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9">
+      <c r="A292" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="G292" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="H292" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I292" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9">
+      <c r="A293" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>801</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="G293" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="H293" s="2">
+        <v>200.0</v>
+      </c>
+      <c r="I293" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9">
+      <c r="A294" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="G294" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="H294" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I294" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>805</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="G295" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="H295" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I295" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="A296" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="G296" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="H296" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I296" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9">
+      <c r="A297" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="G297" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="H297" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I297" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9">
+      <c r="A298" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="G298" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="H298" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="I298" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9">
+      <c r="A299" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="G299" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="H299" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I299" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9">
+      <c r="A300" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>815</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="G300" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="H300" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I300" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9">
+      <c r="A301" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="F301" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="G301" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="H301" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I301" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9">
+      <c r="A302" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="G302" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="H302" s="2">
+        <v>190.0</v>
+      </c>
+      <c r="I302" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E303" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="F303" s="2" t="s">
+        <v>819</v>
+      </c>
+      <c r="G303" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="H303" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I303" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D304" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E304" s="2" t="s">
+        <v>820</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="G304" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="H304" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I304" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E305" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="G305" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="H305" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I305" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="G306" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="H306" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="I306" s="2" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH31"/>
+  <dimension ref="A1:AH73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="80" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AH31" sqref="AH31"/>
+      <selection activeCell="AH73" sqref="AH73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="11" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" customWidth="true" style="0"/>
     <col min="6" max="6" width="11" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
     <col min="8" max="8" width="11" customWidth="true" style="0"/>
     <col min="9" max="9" width="11" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="11" customWidth="true" style="0"/>
     <col min="12" max="12" width="11" customWidth="true" style="0"/>
     <col min="13" max="13" width="11" customWidth="true" style="0"/>
     <col min="14" max="14" width="11" customWidth="true" style="0"/>
     <col min="15" max="15" width="11" customWidth="true" style="0"/>
     <col min="16" max="16" width="11" customWidth="true" style="0"/>
     <col min="17" max="17" width="11" customWidth="true" style="0"/>
     <col min="18" max="18" width="11" customWidth="true" style="0"/>
     <col min="19" max="19" width="11" customWidth="true" style="0"/>
     <col min="20" max="20" width="11" customWidth="true" style="0"/>
     <col min="21" max="21" width="11" customWidth="true" style="0"/>
     <col min="22" max="22" width="11" customWidth="true" style="0"/>
     <col min="23" max="23" width="11" customWidth="true" style="0"/>
     <col min="24" max="24" width="11" customWidth="true" style="0"/>
     <col min="25" max="25" width="11" customWidth="true" style="0"/>
     <col min="26" max="26" width="11" customWidth="true" style="0"/>
     <col min="27" max="27" width="11" customWidth="true" style="0"/>
     <col min="28" max="28" width="11" customWidth="true" style="0"/>
     <col min="29" max="29" width="11" customWidth="true" style="0"/>
     <col min="30" max="30" width="11" customWidth="true" style="0"/>
     <col min="31" max="31" width="11" customWidth="true" style="0"/>
     <col min="32" max="32" width="11" customWidth="true" style="0"/>
     <col min="33" max="33" width="11" customWidth="true" style="0"/>
     <col min="34" max="34" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
-        <v>175</v>
+        <v>823</v>
       </c>
       <c r="C1" s="5" t="s">
-        <v>176</v>
+        <v>824</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="5" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="K1" s="5" t="s">
         <v>8</v>
       </c>
@@ -2761,1934 +13266,4922 @@
       </c>
       <c r="AB1" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AC1" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AD1" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AE1" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AF1" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AG1" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AH1" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" s="6" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>177</v>
+        <v>825</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="7" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="E2" s="7"/>
+        <v>37</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>38</v>
+      </c>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" s="6" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>178</v>
+        <v>826</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="7"/>
-      <c r="E3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
-      <c r="J3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J3" s="7"/>
       <c r="K3" s="7"/>
-      <c r="L3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
-      <c r="P3" s="7"/>
-      <c r="Q3" s="7"/>
+      <c r="P3" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q3" s="7" t="s">
+        <v>33</v>
+      </c>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
-      <c r="V3" s="7"/>
+      <c r="V3" s="7" t="s">
+        <v>34</v>
+      </c>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
-      <c r="AA3" s="7"/>
-      <c r="AB3" s="7"/>
+      <c r="AA3" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB3" s="7" t="s">
+        <v>35</v>
+      </c>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" s="6" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>179</v>
+        <v>827</v>
       </c>
       <c r="C4" s="6">
+        <v>0</v>
+      </c>
+      <c r="D4" s="7">
+        <v>900</v>
+      </c>
+      <c r="E4" s="7">
+        <v>1300</v>
+      </c>
+      <c r="F4" s="7">
+        <v>1300</v>
+      </c>
+      <c r="G4" s="7">
+        <v>1300</v>
+      </c>
+      <c r="H4" s="7">
+        <v>1300</v>
+      </c>
+      <c r="I4" s="7">
+        <v>1300</v>
+      </c>
+      <c r="J4" s="7">
+        <v>1300</v>
+      </c>
+      <c r="K4" s="7">
+        <v>1300</v>
+      </c>
+      <c r="L4" s="7">
+        <v>1300</v>
+      </c>
+      <c r="M4" s="7">
+        <v>1300</v>
+      </c>
+      <c r="N4" s="7">
+        <v>1300</v>
+      </c>
+      <c r="O4" s="7">
+        <v>1300</v>
+      </c>
+      <c r="P4" s="7">
         <v>1000</v>
       </c>
-      <c r="D4" s="7">
-[...37 lines deleted...]
-      </c>
       <c r="Q4" s="7">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="R4" s="7">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="S4" s="7">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="T4" s="7">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="U4" s="7">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="V4" s="7">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="W4" s="7">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="X4" s="7">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="Y4" s="7">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="Z4" s="7">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="AA4" s="7">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="AB4" s="7">
         <v>0</v>
       </c>
       <c r="AC4" s="7">
         <v>0</v>
       </c>
       <c r="AD4" s="7">
         <v>0</v>
       </c>
       <c r="AE4" s="7">
         <v>0</v>
       </c>
       <c r="AF4" s="7">
         <v>0</v>
       </c>
       <c r="AG4" s="7">
         <v>0</v>
       </c>
       <c r="AH4" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" s="8" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>177</v>
+        <v>825</v>
       </c>
       <c r="C5" s="8"/>
-      <c r="D5" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
-      <c r="G5" s="9"/>
-[...1 lines deleted...]
-      <c r="I5" s="9"/>
+      <c r="G5" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>42</v>
+      </c>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="9"/>
       <c r="T5" s="9"/>
       <c r="U5" s="9"/>
       <c r="V5" s="9"/>
       <c r="W5" s="9"/>
       <c r="X5" s="9"/>
       <c r="Y5" s="9"/>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" s="8" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="B6" s="8" t="s">
-        <v>178</v>
+        <v>826</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
-      <c r="J6" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
       <c r="N6" s="9"/>
       <c r="O6" s="9"/>
-      <c r="P6" s="9"/>
-      <c r="Q6" s="9"/>
+      <c r="P6" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q6" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="R6" s="9"/>
       <c r="S6" s="9"/>
       <c r="T6" s="9"/>
       <c r="U6" s="9"/>
-      <c r="V6" s="9"/>
+      <c r="V6" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="W6" s="9"/>
       <c r="X6" s="9"/>
       <c r="Y6" s="9"/>
       <c r="Z6" s="9"/>
-      <c r="AA6" s="9"/>
-      <c r="AB6" s="9"/>
+      <c r="AA6" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB6" s="9" t="s">
+        <v>35</v>
+      </c>
       <c r="AC6" s="9"/>
       <c r="AD6" s="9"/>
       <c r="AE6" s="9"/>
       <c r="AF6" s="9"/>
       <c r="AG6" s="9"/>
       <c r="AH6" s="9"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" s="8" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>179</v>
+        <v>827</v>
       </c>
       <c r="C7" s="8">
         <v>0</v>
       </c>
       <c r="D7" s="9">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="E7" s="9">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="F7" s="9">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="G7" s="9">
-        <v>2000</v>
+        <v>400</v>
       </c>
       <c r="H7" s="9">
-        <v>2000</v>
+        <v>1200</v>
       </c>
       <c r="I7" s="9">
-        <v>2000</v>
+        <v>1300</v>
       </c>
       <c r="J7" s="9">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="K7" s="9">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="L7" s="9">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="M7" s="9">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="N7" s="9">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="O7" s="9">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="P7" s="9">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="Q7" s="9">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="R7" s="9">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="S7" s="9">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="T7" s="9">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="U7" s="9">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="V7" s="9">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="W7" s="9">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="X7" s="9">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="Y7" s="9">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="Z7" s="9">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="AA7" s="9">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="AB7" s="9">
         <v>0</v>
       </c>
       <c r="AC7" s="9">
         <v>0</v>
       </c>
       <c r="AD7" s="9">
         <v>0</v>
       </c>
       <c r="AE7" s="9">
         <v>0</v>
       </c>
       <c r="AF7" s="9">
         <v>0</v>
       </c>
       <c r="AG7" s="9">
         <v>0</v>
       </c>
       <c r="AH7" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" s="6" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>177</v>
+        <v>825</v>
       </c>
       <c r="C8" s="6"/>
-      <c r="D8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
-      <c r="I8" s="7"/>
-[...2 lines deleted...]
-      <c r="L8" s="7"/>
+      <c r="I8" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>42</v>
+      </c>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" s="6" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>178</v>
+        <v>826</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="7"/>
-      <c r="E9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
-      <c r="L9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
-      <c r="P9" s="7"/>
-      <c r="Q9" s="7"/>
+      <c r="P9" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q9" s="7" t="s">
+        <v>33</v>
+      </c>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
-      <c r="V9" s="7"/>
+      <c r="V9" s="7" t="s">
+        <v>34</v>
+      </c>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
-      <c r="AA9" s="7"/>
-      <c r="AB9" s="7"/>
+      <c r="AA9" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB9" s="7" t="s">
+        <v>35</v>
+      </c>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" s="6" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>179</v>
+        <v>827</v>
       </c>
       <c r="C10" s="6">
         <v>0</v>
       </c>
       <c r="D10" s="7">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="E10" s="7">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="F10" s="7">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="G10" s="7">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="H10" s="7">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I10" s="7">
-        <v>5000</v>
+        <v>300</v>
       </c>
       <c r="J10" s="7">
-        <v>5000</v>
+        <v>700</v>
       </c>
       <c r="K10" s="7">
-        <v>5000</v>
+        <v>1200</v>
       </c>
       <c r="L10" s="7">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="M10" s="7">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="N10" s="7">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="O10" s="7">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="P10" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="Q10" s="7">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="R10" s="7">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="S10" s="7">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="T10" s="7">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="U10" s="7">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="V10" s="7">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="W10" s="7">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="X10" s="7">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="Y10" s="7">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="Z10" s="7">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="AA10" s="7">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="AB10" s="7">
         <v>0</v>
       </c>
       <c r="AC10" s="7">
         <v>0</v>
       </c>
       <c r="AD10" s="7">
         <v>0</v>
       </c>
       <c r="AE10" s="7">
         <v>0</v>
       </c>
       <c r="AF10" s="7">
         <v>0</v>
       </c>
       <c r="AG10" s="7">
         <v>0</v>
       </c>
       <c r="AH10" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" s="8" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>177</v>
+        <v>825</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
-      <c r="G11" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
-      <c r="L11" s="9"/>
-[...1 lines deleted...]
-      <c r="N11" s="9"/>
+      <c r="L11" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="M11" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>48</v>
+      </c>
       <c r="O11" s="9"/>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="9"/>
       <c r="S11" s="9"/>
       <c r="T11" s="9"/>
       <c r="U11" s="9"/>
       <c r="V11" s="9"/>
       <c r="W11" s="9"/>
       <c r="X11" s="9"/>
       <c r="Y11" s="9"/>
       <c r="Z11" s="9"/>
-      <c r="AA11" s="9"/>
+      <c r="AA11" s="9" t="s">
+        <v>45</v>
+      </c>
       <c r="AB11" s="9"/>
       <c r="AC11" s="9"/>
       <c r="AD11" s="9"/>
       <c r="AE11" s="9"/>
       <c r="AF11" s="9"/>
       <c r="AG11" s="9"/>
       <c r="AH11" s="9"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" s="8" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>178</v>
+        <v>826</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
-      <c r="J12" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
-      <c r="P12" s="9"/>
-      <c r="Q12" s="9"/>
+      <c r="P12" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q12" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="9"/>
-      <c r="V12" s="9"/>
+      <c r="V12" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="W12" s="9"/>
       <c r="X12" s="9"/>
       <c r="Y12" s="9"/>
       <c r="Z12" s="9"/>
-      <c r="AA12" s="9"/>
-      <c r="AB12" s="9"/>
+      <c r="AA12" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB12" s="9" t="s">
+        <v>35</v>
+      </c>
       <c r="AC12" s="9"/>
       <c r="AD12" s="9"/>
       <c r="AE12" s="9"/>
       <c r="AF12" s="9"/>
       <c r="AG12" s="9"/>
       <c r="AH12" s="9"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" s="8" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>179</v>
+        <v>827</v>
       </c>
       <c r="C13" s="8">
         <v>0</v>
       </c>
       <c r="D13" s="9">
         <v>0</v>
       </c>
       <c r="E13" s="9">
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="9">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="H13" s="9">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="I13" s="9">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="M13" s="9">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="N13" s="9">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="O13" s="9">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="P13" s="9">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="Q13" s="9">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="R13" s="9">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="S13" s="9">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="T13" s="9">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="U13" s="9">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="V13" s="9">
         <v>0</v>
       </c>
       <c r="W13" s="9">
         <v>0</v>
       </c>
       <c r="X13" s="9">
         <v>0</v>
       </c>
       <c r="Y13" s="9">
         <v>0</v>
       </c>
       <c r="Z13" s="9">
         <v>0</v>
       </c>
       <c r="AA13" s="9">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="AB13" s="9">
         <v>0</v>
       </c>
       <c r="AC13" s="9">
         <v>0</v>
       </c>
       <c r="AD13" s="9">
         <v>0</v>
       </c>
       <c r="AE13" s="9">
         <v>0</v>
       </c>
       <c r="AF13" s="9">
         <v>0</v>
       </c>
       <c r="AG13" s="9">
         <v>0</v>
       </c>
       <c r="AH13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" s="6" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>177</v>
+        <v>825</v>
       </c>
       <c r="C14" s="6"/>
-      <c r="D14" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
-      <c r="P14" s="7"/>
-      <c r="Q14" s="7"/>
+      <c r="P14" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q14" s="7" t="s">
+        <v>33</v>
+      </c>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
-      <c r="V14" s="7"/>
+      <c r="V14" s="7" t="s">
+        <v>34</v>
+      </c>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
-      <c r="AA14" s="7"/>
-      <c r="AB14" s="7"/>
+      <c r="AA14" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB14" s="7" t="s">
+        <v>35</v>
+      </c>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" s="6" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>178</v>
+        <v>826</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="7"/>
-      <c r="E15" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
-      <c r="L15" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" s="6" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>179</v>
+        <v>827</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="7">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="E16" s="7">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="F16" s="7">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="G16" s="7">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="H16" s="7">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I16" s="7">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="J16" s="7">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="K16" s="7">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="L16" s="7">
         <v>0</v>
       </c>
       <c r="M16" s="7">
         <v>0</v>
       </c>
       <c r="N16" s="7">
         <v>0</v>
       </c>
       <c r="O16" s="7">
         <v>0</v>
       </c>
       <c r="P16" s="7">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="Q16" s="7">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="R16" s="7">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="S16" s="7">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="T16" s="7">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="U16" s="7">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="V16" s="7">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="W16" s="7">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="X16" s="7">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="Y16" s="7">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="Z16" s="7">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="AA16" s="7">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="AB16" s="7">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="AC16" s="7">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="AD16" s="7">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="AE16" s="7">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="AF16" s="7">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="AG16" s="7">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="AH16" s="7">
-        <v>0</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" s="8" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>177</v>
+        <v>825</v>
       </c>
       <c r="C17" s="8"/>
-      <c r="D17" s="9"/>
-[...1 lines deleted...]
-      <c r="F17" s="9"/>
+      <c r="D17" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>57</v>
+      </c>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
-      <c r="J17" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
       <c r="N17" s="9"/>
       <c r="O17" s="9"/>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
       <c r="R17" s="9"/>
       <c r="S17" s="9"/>
       <c r="T17" s="9"/>
       <c r="U17" s="9"/>
       <c r="V17" s="9"/>
       <c r="W17" s="9"/>
       <c r="X17" s="9"/>
       <c r="Y17" s="9"/>
       <c r="Z17" s="9"/>
       <c r="AA17" s="9"/>
       <c r="AB17" s="9"/>
       <c r="AC17" s="9"/>
       <c r="AD17" s="9"/>
       <c r="AE17" s="9"/>
       <c r="AF17" s="9"/>
       <c r="AG17" s="9"/>
       <c r="AH17" s="9"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" s="8" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>178</v>
+        <v>826</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
-      <c r="N18" s="9"/>
+      <c r="N18" s="9" t="s">
+        <v>51</v>
+      </c>
       <c r="O18" s="9"/>
       <c r="P18" s="9"/>
-      <c r="Q18" s="9"/>
-[...1 lines deleted...]
-      <c r="S18" s="9"/>
+      <c r="Q18" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="R18" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="S18" s="9" t="s">
+        <v>53</v>
+      </c>
       <c r="T18" s="9"/>
-      <c r="U18" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U18" s="9"/>
       <c r="V18" s="9"/>
       <c r="W18" s="9"/>
       <c r="X18" s="9"/>
       <c r="Y18" s="9"/>
       <c r="Z18" s="9"/>
       <c r="AA18" s="9"/>
       <c r="AB18" s="9"/>
       <c r="AC18" s="9"/>
       <c r="AD18" s="9"/>
       <c r="AE18" s="9"/>
       <c r="AF18" s="9"/>
       <c r="AG18" s="9"/>
       <c r="AH18" s="9"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="8" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>179</v>
+        <v>827</v>
       </c>
       <c r="C19" s="8">
         <v>0</v>
       </c>
       <c r="D19" s="9">
-        <v>0</v>
+        <v>960</v>
       </c>
       <c r="E19" s="9">
-        <v>0</v>
+        <v>1440</v>
       </c>
       <c r="F19" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="G19" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="H19" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="I19" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="J19" s="9">
-        <v>2000</v>
+        <v>1560</v>
       </c>
       <c r="K19" s="9">
-        <v>2000</v>
+        <v>1560</v>
       </c>
       <c r="L19" s="9">
-        <v>2000</v>
+        <v>1560</v>
       </c>
       <c r="M19" s="9">
-        <v>2000</v>
+        <v>1560</v>
       </c>
       <c r="N19" s="9">
-        <v>2000</v>
+        <v>1200</v>
       </c>
       <c r="O19" s="9">
-        <v>2000</v>
+        <v>1200</v>
       </c>
       <c r="P19" s="9">
-        <v>2000</v>
+        <v>1200</v>
       </c>
       <c r="Q19" s="9">
-        <v>2000</v>
+        <v>960</v>
       </c>
       <c r="R19" s="9">
-        <v>2000</v>
+        <v>480</v>
       </c>
       <c r="S19" s="9">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="T19" s="9">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="U19" s="9">
         <v>0</v>
       </c>
       <c r="V19" s="9">
         <v>0</v>
       </c>
       <c r="W19" s="9">
         <v>0</v>
       </c>
       <c r="X19" s="9">
         <v>0</v>
       </c>
       <c r="Y19" s="9">
         <v>0</v>
       </c>
       <c r="Z19" s="9">
         <v>0</v>
       </c>
       <c r="AA19" s="9">
         <v>0</v>
       </c>
       <c r="AB19" s="9">
         <v>0</v>
       </c>
       <c r="AC19" s="9">
         <v>0</v>
       </c>
       <c r="AD19" s="9">
         <v>0</v>
       </c>
       <c r="AE19" s="9">
         <v>0</v>
       </c>
       <c r="AF19" s="9">
         <v>0</v>
       </c>
       <c r="AG19" s="9">
         <v>0</v>
       </c>
       <c r="AH19" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="6" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>177</v>
+        <v>825</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="7"/>
-      <c r="E20" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
-      <c r="J20" s="7"/>
-      <c r="K20" s="7"/>
+      <c r="J20" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="K20" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="L20" s="7" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="6" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>178</v>
+        <v>826</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
-      <c r="N21" s="7"/>
+      <c r="N21" s="7" t="s">
+        <v>51</v>
+      </c>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
-      <c r="Q21" s="7"/>
-[...1 lines deleted...]
-      <c r="S21" s="7"/>
+      <c r="Q21" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="R21" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="S21" s="7" t="s">
+        <v>53</v>
+      </c>
       <c r="T21" s="7"/>
-      <c r="U21" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="6" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>179</v>
+        <v>827</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="7">
         <v>0</v>
       </c>
       <c r="E22" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F22" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="G22" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="H22" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="I22" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="J22" s="7">
-        <v>1000</v>
+        <v>360</v>
       </c>
       <c r="K22" s="7">
-        <v>1000</v>
+        <v>1080</v>
       </c>
       <c r="L22" s="7">
-        <v>6000</v>
+        <v>1560</v>
       </c>
       <c r="M22" s="7">
-        <v>6000</v>
+        <v>1560</v>
       </c>
       <c r="N22" s="7">
-        <v>6000</v>
+        <v>1200</v>
       </c>
       <c r="O22" s="7">
-        <v>6000</v>
+        <v>1200</v>
       </c>
       <c r="P22" s="7">
-        <v>6000</v>
+        <v>1200</v>
       </c>
       <c r="Q22" s="7">
-        <v>6000</v>
+        <v>960</v>
       </c>
       <c r="R22" s="7">
-        <v>6000</v>
+        <v>480</v>
       </c>
       <c r="S22" s="7">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="T22" s="7">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="U22" s="7">
         <v>0</v>
       </c>
       <c r="V22" s="7">
         <v>0</v>
       </c>
       <c r="W22" s="7">
         <v>0</v>
       </c>
       <c r="X22" s="7">
         <v>0</v>
       </c>
       <c r="Y22" s="7">
         <v>0</v>
       </c>
       <c r="Z22" s="7">
         <v>0</v>
       </c>
       <c r="AA22" s="7">
         <v>0</v>
       </c>
       <c r="AB22" s="7">
         <v>0</v>
       </c>
       <c r="AC22" s="7">
         <v>0</v>
       </c>
       <c r="AD22" s="7">
         <v>0</v>
       </c>
       <c r="AE22" s="7">
         <v>0</v>
       </c>
       <c r="AF22" s="7">
         <v>0</v>
       </c>
       <c r="AG22" s="7">
         <v>0</v>
       </c>
       <c r="AH22" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" s="8" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>177</v>
+        <v>825</v>
       </c>
       <c r="C23" s="8"/>
-      <c r="D23" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
-      <c r="N23" s="9"/>
+      <c r="N23" s="9" t="s">
+        <v>51</v>
+      </c>
       <c r="O23" s="9"/>
       <c r="P23" s="9"/>
-      <c r="Q23" s="9"/>
-[...1 lines deleted...]
-      <c r="S23" s="9"/>
+      <c r="Q23" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="R23" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="S23" s="9" t="s">
+        <v>53</v>
+      </c>
       <c r="T23" s="9"/>
       <c r="U23" s="9"/>
       <c r="V23" s="9"/>
       <c r="W23" s="9"/>
       <c r="X23" s="9"/>
       <c r="Y23" s="9"/>
       <c r="Z23" s="9"/>
       <c r="AA23" s="9"/>
       <c r="AB23" s="9"/>
       <c r="AC23" s="9"/>
       <c r="AD23" s="9"/>
       <c r="AE23" s="9"/>
       <c r="AF23" s="9"/>
       <c r="AG23" s="9"/>
       <c r="AH23" s="9"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" s="8" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>178</v>
+        <v>826</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="M24" s="9"/>
       <c r="N24" s="9"/>
       <c r="O24" s="9"/>
       <c r="P24" s="9"/>
       <c r="Q24" s="9"/>
       <c r="R24" s="9"/>
       <c r="S24" s="9"/>
       <c r="T24" s="9"/>
-      <c r="U24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U24" s="9"/>
       <c r="V24" s="9"/>
       <c r="W24" s="9"/>
       <c r="X24" s="9"/>
       <c r="Y24" s="9"/>
       <c r="Z24" s="9"/>
       <c r="AA24" s="9"/>
       <c r="AB24" s="9"/>
       <c r="AC24" s="9"/>
       <c r="AD24" s="9"/>
       <c r="AE24" s="9"/>
       <c r="AF24" s="9"/>
       <c r="AG24" s="9"/>
       <c r="AH24" s="9"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" s="8" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>179</v>
+        <v>827</v>
       </c>
       <c r="C25" s="8">
         <v>0</v>
       </c>
       <c r="D25" s="9">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="E25" s="9">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="F25" s="9">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="G25" s="9">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="H25" s="9">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="I25" s="9">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="J25" s="9">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="K25" s="9">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="L25" s="9">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="M25" s="9">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="N25" s="9">
-        <v>3000</v>
+        <v>360</v>
       </c>
       <c r="O25" s="9">
-        <v>3000</v>
+        <v>360</v>
       </c>
       <c r="P25" s="9">
-        <v>3000</v>
+        <v>360</v>
       </c>
       <c r="Q25" s="9">
-        <v>3000</v>
+        <v>600</v>
       </c>
       <c r="R25" s="9">
-        <v>3000</v>
+        <v>1080</v>
       </c>
       <c r="S25" s="9">
-        <v>3000</v>
+        <v>1560</v>
       </c>
       <c r="T25" s="9">
-        <v>3000</v>
+        <v>1560</v>
       </c>
       <c r="U25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="V25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="W25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="X25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="Y25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="Z25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="AA25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="AB25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="AC25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="AD25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="AE25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="AF25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="AG25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="AH25" s="9">
-        <v>0</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>177</v>
+        <v>825</v>
       </c>
       <c r="C26" s="6"/>
-      <c r="D26" s="7"/>
-[...3 lines deleted...]
-      <c r="H26" s="7"/>
+      <c r="D26" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>67</v>
+      </c>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>178</v>
+        <v>826</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
-      <c r="P27" s="7"/>
-[...1 lines deleted...]
-      <c r="R27" s="7"/>
+      <c r="P27" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q27" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="R27" s="7" t="s">
+        <v>34</v>
+      </c>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
-      <c r="U27" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
-      <c r="Y27" s="7"/>
-[...1 lines deleted...]
-      <c r="AA27" s="7"/>
+      <c r="Y27" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z27" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA27" s="7" t="s">
+        <v>64</v>
+      </c>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>179</v>
+        <v>827</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="7">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="E28" s="7">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="F28" s="7">
-        <v>0</v>
+        <v>1050</v>
       </c>
       <c r="G28" s="7">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="H28" s="7">
-        <v>0</v>
+        <v>1950</v>
       </c>
       <c r="I28" s="7">
-        <v>0</v>
+        <v>1950</v>
       </c>
       <c r="J28" s="7">
-        <v>0</v>
+        <v>1950</v>
       </c>
       <c r="K28" s="7">
-        <v>0</v>
+        <v>1950</v>
       </c>
       <c r="L28" s="7">
-        <v>0</v>
+        <v>1950</v>
       </c>
       <c r="M28" s="7">
-        <v>0</v>
+        <v>1950</v>
       </c>
       <c r="N28" s="7">
-        <v>0</v>
+        <v>1950</v>
       </c>
       <c r="O28" s="7">
-        <v>0</v>
+        <v>1950</v>
       </c>
       <c r="P28" s="7">
-        <v>0</v>
+        <v>1650</v>
       </c>
       <c r="Q28" s="7">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="R28" s="7">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="S28" s="7">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="T28" s="7">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="U28" s="7">
-        <v>-6000</v>
+        <v>900</v>
       </c>
       <c r="V28" s="7">
-        <v>-6000</v>
+        <v>900</v>
       </c>
       <c r="W28" s="7">
-        <v>-6000</v>
+        <v>900</v>
       </c>
       <c r="X28" s="7">
-        <v>-6000</v>
+        <v>900</v>
       </c>
       <c r="Y28" s="7">
-        <v>-6000</v>
+        <v>600</v>
       </c>
       <c r="Z28" s="7">
-        <v>-6000</v>
+        <v>150</v>
       </c>
       <c r="AA28" s="7">
-        <v>-6000</v>
+        <v>0</v>
       </c>
       <c r="AB28" s="7">
-        <v>-6000</v>
+        <v>0</v>
       </c>
       <c r="AC28" s="7">
-        <v>-6000</v>
+        <v>0</v>
       </c>
       <c r="AD28" s="7">
-        <v>-6000</v>
+        <v>0</v>
       </c>
       <c r="AE28" s="7">
-        <v>-6000</v>
+        <v>0</v>
       </c>
       <c r="AF28" s="7">
-        <v>-6000</v>
+        <v>0</v>
       </c>
       <c r="AG28" s="7">
-        <v>-6000</v>
+        <v>0</v>
       </c>
       <c r="AH28" s="7">
-        <v>-6000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" s="8" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>177</v>
+        <v>825</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
-      <c r="K29" s="9"/>
-[...3 lines deleted...]
-      <c r="O29" s="9"/>
+      <c r="K29" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="L29" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="M29" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="N29" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="O29" s="9" t="s">
+        <v>72</v>
+      </c>
       <c r="P29" s="9"/>
       <c r="Q29" s="9"/>
       <c r="R29" s="9"/>
       <c r="S29" s="9"/>
       <c r="T29" s="9"/>
       <c r="U29" s="9"/>
       <c r="V29" s="9"/>
       <c r="W29" s="9"/>
       <c r="X29" s="9"/>
       <c r="Y29" s="9"/>
       <c r="Z29" s="9"/>
       <c r="AA29" s="9"/>
       <c r="AB29" s="9"/>
       <c r="AC29" s="9"/>
       <c r="AD29" s="9"/>
       <c r="AE29" s="9"/>
       <c r="AF29" s="9"/>
       <c r="AG29" s="9"/>
       <c r="AH29" s="9"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" s="8" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>178</v>
+        <v>826</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
       <c r="N30" s="9"/>
       <c r="O30" s="9"/>
-      <c r="P30" s="9"/>
-[...1 lines deleted...]
-      <c r="R30" s="9"/>
+      <c r="P30" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q30" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="R30" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
-      <c r="U30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U30" s="9"/>
       <c r="V30" s="9"/>
       <c r="W30" s="9"/>
       <c r="X30" s="9"/>
-      <c r="Y30" s="9"/>
-[...1 lines deleted...]
-      <c r="AA30" s="9"/>
+      <c r="Y30" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z30" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA30" s="9" t="s">
+        <v>64</v>
+      </c>
       <c r="AB30" s="9"/>
       <c r="AC30" s="9"/>
       <c r="AD30" s="9"/>
       <c r="AE30" s="9"/>
       <c r="AF30" s="9"/>
       <c r="AG30" s="9"/>
       <c r="AH30" s="9"/>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" s="8" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>179</v>
+        <v>827</v>
       </c>
       <c r="C31" s="8">
         <v>0</v>
       </c>
       <c r="D31" s="9">
         <v>0</v>
       </c>
       <c r="E31" s="9">
         <v>0</v>
       </c>
       <c r="F31" s="9">
         <v>0</v>
       </c>
       <c r="G31" s="9">
         <v>0</v>
       </c>
       <c r="H31" s="9">
         <v>0</v>
       </c>
       <c r="I31" s="9">
         <v>0</v>
       </c>
       <c r="J31" s="9">
         <v>0</v>
       </c>
       <c r="K31" s="9">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="L31" s="9">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="M31" s="9">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="N31" s="9">
-        <v>0</v>
+        <v>1650</v>
       </c>
       <c r="O31" s="9">
-        <v>0</v>
+        <v>1950</v>
       </c>
       <c r="P31" s="9">
-        <v>0</v>
+        <v>1650</v>
       </c>
       <c r="Q31" s="9">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="R31" s="9">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="S31" s="9">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="T31" s="9">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="U31" s="9">
-        <v>-7000</v>
+        <v>900</v>
       </c>
       <c r="V31" s="9">
-        <v>-7000</v>
+        <v>900</v>
       </c>
       <c r="W31" s="9">
-        <v>-7000</v>
+        <v>900</v>
       </c>
       <c r="X31" s="9">
-        <v>-7000</v>
+        <v>900</v>
       </c>
       <c r="Y31" s="9">
-        <v>-7000</v>
+        <v>600</v>
       </c>
       <c r="Z31" s="9">
-        <v>-7000</v>
+        <v>150</v>
       </c>
       <c r="AA31" s="9">
-        <v>-7000</v>
+        <v>0</v>
       </c>
       <c r="AB31" s="9">
-        <v>-7000</v>
+        <v>0</v>
       </c>
       <c r="AC31" s="9">
-        <v>-7000</v>
+        <v>0</v>
       </c>
       <c r="AD31" s="9">
-        <v>-7000</v>
+        <v>0</v>
       </c>
       <c r="AE31" s="9">
-        <v>-7000</v>
+        <v>0</v>
       </c>
       <c r="AF31" s="9">
-        <v>-7000</v>
+        <v>0</v>
       </c>
       <c r="AG31" s="9">
-        <v>-7000</v>
+        <v>0</v>
       </c>
       <c r="AH31" s="9">
-        <v>-7000</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
+      <c r="A32" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="C32" s="6"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="N32" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="O32" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="X32" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y32" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+      <c r="AD32" s="7"/>
+      <c r="AE32" s="7"/>
+      <c r="AF32" s="7"/>
+      <c r="AG32" s="7"/>
+      <c r="AH32" s="7"/>
+    </row>
+    <row r="33" spans="1:34">
+      <c r="A33" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="C33" s="6"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q33" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="R33" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="X33" s="7"/>
+      <c r="Y33" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z33" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA33" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB33" s="7"/>
+      <c r="AC33" s="7"/>
+      <c r="AD33" s="7"/>
+      <c r="AE33" s="7"/>
+      <c r="AF33" s="7"/>
+      <c r="AG33" s="7"/>
+      <c r="AH33" s="7"/>
+    </row>
+    <row r="34" spans="1:34">
+      <c r="A34" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="C34" s="6">
+        <v>0</v>
+      </c>
+      <c r="D34" s="7">
+        <v>0</v>
+      </c>
+      <c r="E34" s="7">
+        <v>0</v>
+      </c>
+      <c r="F34" s="7">
+        <v>0</v>
+      </c>
+      <c r="G34" s="7">
+        <v>0</v>
+      </c>
+      <c r="H34" s="7">
+        <v>0</v>
+      </c>
+      <c r="I34" s="7">
+        <v>0</v>
+      </c>
+      <c r="J34" s="7">
+        <v>0</v>
+      </c>
+      <c r="K34" s="7">
+        <v>0</v>
+      </c>
+      <c r="L34" s="7">
+        <v>0</v>
+      </c>
+      <c r="M34" s="7">
+        <v>300</v>
+      </c>
+      <c r="N34" s="7">
+        <v>750</v>
+      </c>
+      <c r="O34" s="7">
+        <v>1200</v>
+      </c>
+      <c r="P34" s="7">
+        <v>900</v>
+      </c>
+      <c r="Q34" s="7">
+        <v>450</v>
+      </c>
+      <c r="R34" s="7">
+        <v>150</v>
+      </c>
+      <c r="S34" s="7">
+        <v>150</v>
+      </c>
+      <c r="T34" s="7">
+        <v>150</v>
+      </c>
+      <c r="U34" s="7">
+        <v>150</v>
+      </c>
+      <c r="V34" s="7">
+        <v>150</v>
+      </c>
+      <c r="W34" s="7">
+        <v>300</v>
+      </c>
+      <c r="X34" s="7">
+        <v>750</v>
+      </c>
+      <c r="Y34" s="7">
+        <v>600</v>
+      </c>
+      <c r="Z34" s="7">
+        <v>150</v>
+      </c>
+      <c r="AA34" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="7">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="7">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="7">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34">
+      <c r="A35" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="C35" s="8"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="9"/>
+      <c r="I35" s="9"/>
+      <c r="J35" s="9"/>
+      <c r="K35" s="9"/>
+      <c r="L35" s="9"/>
+      <c r="M35" s="9"/>
+      <c r="N35" s="9"/>
+      <c r="O35" s="9"/>
+      <c r="P35" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q35" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="R35" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="S35" s="9"/>
+      <c r="T35" s="9"/>
+      <c r="U35" s="9"/>
+      <c r="V35" s="9"/>
+      <c r="W35" s="9"/>
+      <c r="X35" s="9"/>
+      <c r="Y35" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z35" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA35" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB35" s="9"/>
+      <c r="AC35" s="9"/>
+      <c r="AD35" s="9"/>
+      <c r="AE35" s="9"/>
+      <c r="AF35" s="9"/>
+      <c r="AG35" s="9"/>
+      <c r="AH35" s="9"/>
+    </row>
+    <row r="36" spans="1:34">
+      <c r="A36" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="C36" s="8"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="9"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="9"/>
+      <c r="I36" s="9"/>
+      <c r="J36" s="9"/>
+      <c r="K36" s="9"/>
+      <c r="L36" s="9"/>
+      <c r="M36" s="9"/>
+      <c r="N36" s="9"/>
+      <c r="O36" s="9"/>
+      <c r="P36" s="9"/>
+      <c r="Q36" s="9"/>
+      <c r="R36" s="9"/>
+      <c r="S36" s="9"/>
+      <c r="T36" s="9"/>
+      <c r="U36" s="9"/>
+      <c r="V36" s="9"/>
+      <c r="W36" s="9"/>
+      <c r="X36" s="9"/>
+      <c r="Y36" s="9"/>
+      <c r="Z36" s="9"/>
+      <c r="AA36" s="9"/>
+      <c r="AB36" s="9"/>
+      <c r="AC36" s="9"/>
+      <c r="AD36" s="9"/>
+      <c r="AE36" s="9"/>
+      <c r="AF36" s="9"/>
+      <c r="AG36" s="9"/>
+      <c r="AH36" s="9"/>
+    </row>
+    <row r="37" spans="1:34">
+      <c r="A37" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="C37" s="8">
+        <v>0</v>
+      </c>
+      <c r="D37" s="9">
+        <v>0</v>
+      </c>
+      <c r="E37" s="9">
+        <v>0</v>
+      </c>
+      <c r="F37" s="9">
+        <v>0</v>
+      </c>
+      <c r="G37" s="9">
+        <v>0</v>
+      </c>
+      <c r="H37" s="9">
+        <v>0</v>
+      </c>
+      <c r="I37" s="9">
+        <v>0</v>
+      </c>
+      <c r="J37" s="9">
+        <v>0</v>
+      </c>
+      <c r="K37" s="9">
+        <v>0</v>
+      </c>
+      <c r="L37" s="9">
+        <v>0</v>
+      </c>
+      <c r="M37" s="9">
+        <v>0</v>
+      </c>
+      <c r="N37" s="9">
+        <v>0</v>
+      </c>
+      <c r="O37" s="9">
+        <v>0</v>
+      </c>
+      <c r="P37" s="9">
+        <v>300</v>
+      </c>
+      <c r="Q37" s="9">
+        <v>750</v>
+      </c>
+      <c r="R37" s="9">
+        <v>1050</v>
+      </c>
+      <c r="S37" s="9">
+        <v>1050</v>
+      </c>
+      <c r="T37" s="9">
+        <v>1050</v>
+      </c>
+      <c r="U37" s="9">
+        <v>1050</v>
+      </c>
+      <c r="V37" s="9">
+        <v>1050</v>
+      </c>
+      <c r="W37" s="9">
+        <v>1050</v>
+      </c>
+      <c r="X37" s="9">
+        <v>1050</v>
+      </c>
+      <c r="Y37" s="9">
+        <v>1350</v>
+      </c>
+      <c r="Z37" s="9">
+        <v>1800</v>
+      </c>
+      <c r="AA37" s="9">
+        <v>1950</v>
+      </c>
+      <c r="AB37" s="9">
+        <v>1950</v>
+      </c>
+      <c r="AC37" s="9">
+        <v>1950</v>
+      </c>
+      <c r="AD37" s="9">
+        <v>1950</v>
+      </c>
+      <c r="AE37" s="9">
+        <v>1950</v>
+      </c>
+      <c r="AF37" s="9">
+        <v>1950</v>
+      </c>
+      <c r="AG37" s="9">
+        <v>1950</v>
+      </c>
+      <c r="AH37" s="9">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34">
+      <c r="A38" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="C38" s="6"/>
+      <c r="D38" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+      <c r="AF38" s="7"/>
+      <c r="AG38" s="7"/>
+      <c r="AH38" s="7"/>
+    </row>
+    <row r="39" spans="1:34">
+      <c r="A39" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="C39" s="6"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q39" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="R39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="U39" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="V39" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="W39" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+      <c r="AF39" s="7"/>
+      <c r="AG39" s="7"/>
+      <c r="AH39" s="7"/>
+    </row>
+    <row r="40" spans="1:34">
+      <c r="A40" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="C40" s="6">
+        <v>0</v>
+      </c>
+      <c r="D40" s="7">
+        <v>320</v>
+      </c>
+      <c r="E40" s="7">
+        <v>800</v>
+      </c>
+      <c r="F40" s="7">
+        <v>1760</v>
+      </c>
+      <c r="G40" s="7">
+        <v>2080</v>
+      </c>
+      <c r="H40" s="7">
+        <v>2080</v>
+      </c>
+      <c r="I40" s="7">
+        <v>2080</v>
+      </c>
+      <c r="J40" s="7">
+        <v>2080</v>
+      </c>
+      <c r="K40" s="7">
+        <v>2080</v>
+      </c>
+      <c r="L40" s="7">
+        <v>2080</v>
+      </c>
+      <c r="M40" s="7">
+        <v>2080</v>
+      </c>
+      <c r="N40" s="7">
+        <v>2080</v>
+      </c>
+      <c r="O40" s="7">
+        <v>2080</v>
+      </c>
+      <c r="P40" s="7">
+        <v>1600</v>
+      </c>
+      <c r="Q40" s="7">
+        <v>1440</v>
+      </c>
+      <c r="R40" s="7">
+        <v>1440</v>
+      </c>
+      <c r="S40" s="7">
+        <v>1440</v>
+      </c>
+      <c r="T40" s="7">
+        <v>1280</v>
+      </c>
+      <c r="U40" s="7">
+        <v>800</v>
+      </c>
+      <c r="V40" s="7">
+        <v>320</v>
+      </c>
+      <c r="W40" s="7">
+        <v>0</v>
+      </c>
+      <c r="X40" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="7">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="7">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="7">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
+      <c r="A41" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="C41" s="8"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="9"/>
+      <c r="I41" s="9"/>
+      <c r="J41" s="9"/>
+      <c r="K41" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="L41" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="M41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="O41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P41" s="9"/>
+      <c r="Q41" s="9"/>
+      <c r="R41" s="9"/>
+      <c r="S41" s="9"/>
+      <c r="T41" s="9"/>
+      <c r="U41" s="9"/>
+      <c r="V41" s="9"/>
+      <c r="W41" s="9"/>
+      <c r="X41" s="9"/>
+      <c r="Y41" s="9"/>
+      <c r="Z41" s="9"/>
+      <c r="AA41" s="9"/>
+      <c r="AB41" s="9"/>
+      <c r="AC41" s="9"/>
+      <c r="AD41" s="9"/>
+      <c r="AE41" s="9"/>
+      <c r="AF41" s="9"/>
+      <c r="AG41" s="9"/>
+      <c r="AH41" s="9"/>
+    </row>
+    <row r="42" spans="1:34">
+      <c r="A42" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="C42" s="8"/>
+      <c r="D42" s="9"/>
+      <c r="E42" s="9"/>
+      <c r="F42" s="9"/>
+      <c r="G42" s="9"/>
+      <c r="H42" s="9"/>
+      <c r="I42" s="9"/>
+      <c r="J42" s="9"/>
+      <c r="K42" s="9"/>
+      <c r="L42" s="9"/>
+      <c r="M42" s="9"/>
+      <c r="N42" s="9"/>
+      <c r="O42" s="9"/>
+      <c r="P42" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q42" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="R42" s="9"/>
+      <c r="S42" s="9"/>
+      <c r="T42" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="U42" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="V42" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="W42" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="X42" s="9"/>
+      <c r="Y42" s="9"/>
+      <c r="Z42" s="9"/>
+      <c r="AA42" s="9"/>
+      <c r="AB42" s="9"/>
+      <c r="AC42" s="9"/>
+      <c r="AD42" s="9"/>
+      <c r="AE42" s="9"/>
+      <c r="AF42" s="9"/>
+      <c r="AG42" s="9"/>
+      <c r="AH42" s="9"/>
+    </row>
+    <row r="43" spans="1:34">
+      <c r="A43" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="C43" s="8">
+        <v>0</v>
+      </c>
+      <c r="D43" s="9">
+        <v>0</v>
+      </c>
+      <c r="E43" s="9">
+        <v>0</v>
+      </c>
+      <c r="F43" s="9">
+        <v>0</v>
+      </c>
+      <c r="G43" s="9">
+        <v>0</v>
+      </c>
+      <c r="H43" s="9">
+        <v>0</v>
+      </c>
+      <c r="I43" s="9">
+        <v>0</v>
+      </c>
+      <c r="J43" s="9">
+        <v>0</v>
+      </c>
+      <c r="K43" s="9">
+        <v>320</v>
+      </c>
+      <c r="L43" s="9">
+        <v>640</v>
+      </c>
+      <c r="M43" s="9">
+        <v>1120</v>
+      </c>
+      <c r="N43" s="9">
+        <v>1600</v>
+      </c>
+      <c r="O43" s="9">
+        <v>2080</v>
+      </c>
+      <c r="P43" s="9">
+        <v>1600</v>
+      </c>
+      <c r="Q43" s="9">
+        <v>1440</v>
+      </c>
+      <c r="R43" s="9">
+        <v>1440</v>
+      </c>
+      <c r="S43" s="9">
+        <v>1440</v>
+      </c>
+      <c r="T43" s="9">
+        <v>1280</v>
+      </c>
+      <c r="U43" s="9">
+        <v>800</v>
+      </c>
+      <c r="V43" s="9">
+        <v>320</v>
+      </c>
+      <c r="W43" s="9">
+        <v>0</v>
+      </c>
+      <c r="X43" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="9">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34">
+      <c r="A44" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="C44" s="6"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="M44" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="N44" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="O44" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="P44" s="7"/>
+      <c r="Q44" s="7"/>
+      <c r="R44" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="S44" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="T44" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="U44" s="7"/>
+      <c r="V44" s="7"/>
+      <c r="W44" s="7"/>
+      <c r="X44" s="7"/>
+      <c r="Y44" s="7"/>
+      <c r="Z44" s="7"/>
+      <c r="AA44" s="7"/>
+      <c r="AB44" s="7"/>
+      <c r="AC44" s="7"/>
+      <c r="AD44" s="7"/>
+      <c r="AE44" s="7"/>
+      <c r="AF44" s="7"/>
+      <c r="AG44" s="7"/>
+      <c r="AH44" s="7"/>
+    </row>
+    <row r="45" spans="1:34">
+      <c r="A45" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="C45" s="6"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q45" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="R45" s="7"/>
+      <c r="S45" s="7"/>
+      <c r="T45" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="U45" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="V45" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="W45" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="X45" s="7"/>
+      <c r="Y45" s="7"/>
+      <c r="Z45" s="7"/>
+      <c r="AA45" s="7"/>
+      <c r="AB45" s="7"/>
+      <c r="AC45" s="7"/>
+      <c r="AD45" s="7"/>
+      <c r="AE45" s="7"/>
+      <c r="AF45" s="7"/>
+      <c r="AG45" s="7"/>
+      <c r="AH45" s="7"/>
+    </row>
+    <row r="46" spans="1:34">
+      <c r="A46" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="C46" s="6">
+        <v>0</v>
+      </c>
+      <c r="D46" s="7">
+        <v>0</v>
+      </c>
+      <c r="E46" s="7">
+        <v>0</v>
+      </c>
+      <c r="F46" s="7">
+        <v>0</v>
+      </c>
+      <c r="G46" s="7">
+        <v>0</v>
+      </c>
+      <c r="H46" s="7">
+        <v>0</v>
+      </c>
+      <c r="I46" s="7">
+        <v>0</v>
+      </c>
+      <c r="J46" s="7">
+        <v>0</v>
+      </c>
+      <c r="K46" s="7">
+        <v>0</v>
+      </c>
+      <c r="L46" s="7">
+        <v>160</v>
+      </c>
+      <c r="M46" s="7">
+        <v>320</v>
+      </c>
+      <c r="N46" s="7">
+        <v>480</v>
+      </c>
+      <c r="O46" s="7">
+        <v>960</v>
+      </c>
+      <c r="P46" s="7">
+        <v>480</v>
+      </c>
+      <c r="Q46" s="7">
+        <v>320</v>
+      </c>
+      <c r="R46" s="7">
+        <v>800</v>
+      </c>
+      <c r="S46" s="7">
+        <v>1120</v>
+      </c>
+      <c r="T46" s="7">
+        <v>1280</v>
+      </c>
+      <c r="U46" s="7">
+        <v>800</v>
+      </c>
+      <c r="V46" s="7">
+        <v>320</v>
+      </c>
+      <c r="W46" s="7">
+        <v>0</v>
+      </c>
+      <c r="X46" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="7">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="7">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="7">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34">
+      <c r="A47" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="C47" s="8"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
+      <c r="J47" s="9"/>
+      <c r="K47" s="9"/>
+      <c r="L47" s="9"/>
+      <c r="M47" s="9"/>
+      <c r="N47" s="9"/>
+      <c r="O47" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="P47" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q47" s="9"/>
+      <c r="R47" s="9"/>
+      <c r="S47" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="T47" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="U47" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="V47" s="9"/>
+      <c r="W47" s="9"/>
+      <c r="X47" s="9"/>
+      <c r="Y47" s="9"/>
+      <c r="Z47" s="9"/>
+      <c r="AA47" s="9"/>
+      <c r="AB47" s="9"/>
+      <c r="AC47" s="9"/>
+      <c r="AD47" s="9"/>
+      <c r="AE47" s="9"/>
+      <c r="AF47" s="9"/>
+      <c r="AG47" s="9"/>
+      <c r="AH47" s="9"/>
+    </row>
+    <row r="48" spans="1:34">
+      <c r="A48" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="C48" s="8"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="9"/>
+      <c r="F48" s="9"/>
+      <c r="G48" s="9"/>
+      <c r="H48" s="9"/>
+      <c r="I48" s="9"/>
+      <c r="J48" s="9"/>
+      <c r="K48" s="9"/>
+      <c r="L48" s="9"/>
+      <c r="M48" s="9"/>
+      <c r="N48" s="9"/>
+      <c r="O48" s="9"/>
+      <c r="P48" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q48" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="R48" s="9"/>
+      <c r="S48" s="9"/>
+      <c r="T48" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="U48" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="V48" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="W48" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="X48" s="9"/>
+      <c r="Y48" s="9"/>
+      <c r="Z48" s="9"/>
+      <c r="AA48" s="9"/>
+      <c r="AB48" s="9"/>
+      <c r="AC48" s="9"/>
+      <c r="AD48" s="9"/>
+      <c r="AE48" s="9"/>
+      <c r="AF48" s="9"/>
+      <c r="AG48" s="9"/>
+      <c r="AH48" s="9"/>
+    </row>
+    <row r="49" spans="1:34">
+      <c r="A49" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="C49" s="8">
+        <v>0</v>
+      </c>
+      <c r="D49" s="9">
+        <v>0</v>
+      </c>
+      <c r="E49" s="9">
+        <v>0</v>
+      </c>
+      <c r="F49" s="9">
+        <v>0</v>
+      </c>
+      <c r="G49" s="9">
+        <v>0</v>
+      </c>
+      <c r="H49" s="9">
+        <v>0</v>
+      </c>
+      <c r="I49" s="9">
+        <v>0</v>
+      </c>
+      <c r="J49" s="9">
+        <v>0</v>
+      </c>
+      <c r="K49" s="9">
+        <v>0</v>
+      </c>
+      <c r="L49" s="9">
+        <v>0</v>
+      </c>
+      <c r="M49" s="9">
+        <v>0</v>
+      </c>
+      <c r="N49" s="9">
+        <v>0</v>
+      </c>
+      <c r="O49" s="9">
+        <v>480</v>
+      </c>
+      <c r="P49" s="9">
+        <v>160</v>
+      </c>
+      <c r="Q49" s="9">
+        <v>0</v>
+      </c>
+      <c r="R49" s="9">
+        <v>0</v>
+      </c>
+      <c r="S49" s="9">
+        <v>480</v>
+      </c>
+      <c r="T49" s="9">
+        <v>800</v>
+      </c>
+      <c r="U49" s="9">
+        <v>800</v>
+      </c>
+      <c r="V49" s="9">
+        <v>320</v>
+      </c>
+      <c r="W49" s="9">
+        <v>0</v>
+      </c>
+      <c r="X49" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA49" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="9">
+        <v>0</v>
+      </c>
+      <c r="AD49" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH49" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34">
+      <c r="A50" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="C50" s="6"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+      <c r="N50" s="7"/>
+      <c r="O50" s="7"/>
+      <c r="P50" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q50" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="R50" s="7"/>
+      <c r="S50" s="7"/>
+      <c r="T50" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="U50" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="V50" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="W50" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="X50" s="7"/>
+      <c r="Y50" s="7"/>
+      <c r="Z50" s="7"/>
+      <c r="AA50" s="7"/>
+      <c r="AB50" s="7"/>
+      <c r="AC50" s="7"/>
+      <c r="AD50" s="7"/>
+      <c r="AE50" s="7"/>
+      <c r="AF50" s="7"/>
+      <c r="AG50" s="7"/>
+      <c r="AH50" s="7"/>
+    </row>
+    <row r="51" spans="1:34">
+      <c r="A51" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="C51" s="6"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
+      <c r="K51" s="7"/>
+      <c r="L51" s="7"/>
+      <c r="M51" s="7"/>
+      <c r="N51" s="7"/>
+      <c r="O51" s="7"/>
+      <c r="P51" s="7"/>
+      <c r="Q51" s="7"/>
+      <c r="R51" s="7"/>
+      <c r="S51" s="7"/>
+      <c r="T51" s="7"/>
+      <c r="U51" s="7"/>
+      <c r="V51" s="7"/>
+      <c r="W51" s="7"/>
+      <c r="X51" s="7"/>
+      <c r="Y51" s="7"/>
+      <c r="Z51" s="7"/>
+      <c r="AA51" s="7"/>
+      <c r="AB51" s="7"/>
+      <c r="AC51" s="7"/>
+      <c r="AD51" s="7"/>
+      <c r="AE51" s="7"/>
+      <c r="AF51" s="7"/>
+      <c r="AG51" s="7"/>
+      <c r="AH51" s="7"/>
+    </row>
+    <row r="52" spans="1:34">
+      <c r="A52" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="C52" s="6">
+        <v>0</v>
+      </c>
+      <c r="D52" s="7">
+        <v>0</v>
+      </c>
+      <c r="E52" s="7">
+        <v>0</v>
+      </c>
+      <c r="F52" s="7">
+        <v>0</v>
+      </c>
+      <c r="G52" s="7">
+        <v>0</v>
+      </c>
+      <c r="H52" s="7">
+        <v>0</v>
+      </c>
+      <c r="I52" s="7">
+        <v>0</v>
+      </c>
+      <c r="J52" s="7">
+        <v>0</v>
+      </c>
+      <c r="K52" s="7">
+        <v>0</v>
+      </c>
+      <c r="L52" s="7">
+        <v>0</v>
+      </c>
+      <c r="M52" s="7">
+        <v>0</v>
+      </c>
+      <c r="N52" s="7">
+        <v>0</v>
+      </c>
+      <c r="O52" s="7">
+        <v>0</v>
+      </c>
+      <c r="P52" s="7">
+        <v>480</v>
+      </c>
+      <c r="Q52" s="7">
+        <v>640</v>
+      </c>
+      <c r="R52" s="7">
+        <v>640</v>
+      </c>
+      <c r="S52" s="7">
+        <v>640</v>
+      </c>
+      <c r="T52" s="7">
+        <v>800</v>
+      </c>
+      <c r="U52" s="7">
+        <v>1280</v>
+      </c>
+      <c r="V52" s="7">
+        <v>1760</v>
+      </c>
+      <c r="W52" s="7">
+        <v>2080</v>
+      </c>
+      <c r="X52" s="7">
+        <v>2080</v>
+      </c>
+      <c r="Y52" s="7">
+        <v>2080</v>
+      </c>
+      <c r="Z52" s="7">
+        <v>2080</v>
+      </c>
+      <c r="AA52" s="7">
+        <v>2080</v>
+      </c>
+      <c r="AB52" s="7">
+        <v>2080</v>
+      </c>
+      <c r="AC52" s="7">
+        <v>2080</v>
+      </c>
+      <c r="AD52" s="7">
+        <v>2080</v>
+      </c>
+      <c r="AE52" s="7">
+        <v>2080</v>
+      </c>
+      <c r="AF52" s="7">
+        <v>2080</v>
+      </c>
+      <c r="AG52" s="7">
+        <v>2080</v>
+      </c>
+      <c r="AH52" s="7">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34">
+      <c r="A53" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="C53" s="8"/>
+      <c r="D53" s="9"/>
+      <c r="E53" s="9"/>
+      <c r="F53" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="G53" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="H53" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="I53" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="J53" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="K53" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="L53" s="9"/>
+      <c r="M53" s="9"/>
+      <c r="N53" s="9"/>
+      <c r="O53" s="9"/>
+      <c r="P53" s="9"/>
+      <c r="Q53" s="9"/>
+      <c r="R53" s="9"/>
+      <c r="S53" s="9"/>
+      <c r="T53" s="9"/>
+      <c r="U53" s="9"/>
+      <c r="V53" s="9"/>
+      <c r="W53" s="9"/>
+      <c r="X53" s="9"/>
+      <c r="Y53" s="9"/>
+      <c r="Z53" s="9"/>
+      <c r="AA53" s="9"/>
+      <c r="AB53" s="9"/>
+      <c r="AC53" s="9"/>
+      <c r="AD53" s="9"/>
+      <c r="AE53" s="9"/>
+      <c r="AF53" s="9"/>
+      <c r="AG53" s="9"/>
+      <c r="AH53" s="9"/>
+    </row>
+    <row r="54" spans="1:34">
+      <c r="A54" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="C54" s="8"/>
+      <c r="D54" s="9"/>
+      <c r="E54" s="9"/>
+      <c r="F54" s="9"/>
+      <c r="G54" s="9"/>
+      <c r="H54" s="9"/>
+      <c r="I54" s="9"/>
+      <c r="J54" s="9"/>
+      <c r="K54" s="9"/>
+      <c r="L54" s="9"/>
+      <c r="M54" s="9"/>
+      <c r="N54" s="9"/>
+      <c r="O54" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="P54" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q54" s="9"/>
+      <c r="R54" s="9"/>
+      <c r="S54" s="9"/>
+      <c r="T54" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="U54" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="V54" s="9"/>
+      <c r="W54" s="9"/>
+      <c r="X54" s="9"/>
+      <c r="Y54" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z54" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA54" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB54" s="9"/>
+      <c r="AC54" s="9"/>
+      <c r="AD54" s="9"/>
+      <c r="AE54" s="9"/>
+      <c r="AF54" s="9"/>
+      <c r="AG54" s="9"/>
+      <c r="AH54" s="9"/>
+    </row>
+    <row r="55" spans="1:34">
+      <c r="A55" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="C55" s="8">
+        <v>0</v>
+      </c>
+      <c r="D55" s="9">
+        <v>0</v>
+      </c>
+      <c r="E55" s="9">
+        <v>0</v>
+      </c>
+      <c r="F55" s="9">
+        <v>380</v>
+      </c>
+      <c r="G55" s="9">
+        <v>760</v>
+      </c>
+      <c r="H55" s="9">
+        <v>1140</v>
+      </c>
+      <c r="I55" s="9">
+        <v>1710</v>
+      </c>
+      <c r="J55" s="9">
+        <v>2090</v>
+      </c>
+      <c r="K55" s="9">
+        <v>2280</v>
+      </c>
+      <c r="L55" s="9">
+        <v>2280</v>
+      </c>
+      <c r="M55" s="9">
+        <v>2280</v>
+      </c>
+      <c r="N55" s="9">
+        <v>2280</v>
+      </c>
+      <c r="O55" s="9">
+        <v>2090</v>
+      </c>
+      <c r="P55" s="9">
+        <v>1710</v>
+      </c>
+      <c r="Q55" s="9">
+        <v>1710</v>
+      </c>
+      <c r="R55" s="9">
+        <v>1710</v>
+      </c>
+      <c r="S55" s="9">
+        <v>1710</v>
+      </c>
+      <c r="T55" s="9">
+        <v>1330</v>
+      </c>
+      <c r="U55" s="9">
+        <v>950</v>
+      </c>
+      <c r="V55" s="9">
+        <v>950</v>
+      </c>
+      <c r="W55" s="9">
+        <v>950</v>
+      </c>
+      <c r="X55" s="9">
+        <v>950</v>
+      </c>
+      <c r="Y55" s="9">
+        <v>760</v>
+      </c>
+      <c r="Z55" s="9">
+        <v>380</v>
+      </c>
+      <c r="AA55" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="9">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34">
+      <c r="A56" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="C56" s="6"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="I56" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="J56" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="K56" s="7"/>
+      <c r="L56" s="7"/>
+      <c r="M56" s="7"/>
+      <c r="N56" s="7"/>
+      <c r="O56" s="7"/>
+      <c r="P56" s="7"/>
+      <c r="Q56" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="R56" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="S56" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="T56" s="7"/>
+      <c r="U56" s="7"/>
+      <c r="V56" s="7"/>
+      <c r="W56" s="7"/>
+      <c r="X56" s="7"/>
+      <c r="Y56" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z56" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA56" s="7"/>
+      <c r="AB56" s="7"/>
+      <c r="AC56" s="7"/>
+      <c r="AD56" s="7"/>
+      <c r="AE56" s="7"/>
+      <c r="AF56" s="7"/>
+      <c r="AG56" s="7"/>
+      <c r="AH56" s="7"/>
+    </row>
+    <row r="57" spans="1:34">
+      <c r="A57" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="C57" s="6"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
+      <c r="K57" s="7"/>
+      <c r="L57" s="7"/>
+      <c r="M57" s="7"/>
+      <c r="N57" s="7"/>
+      <c r="O57" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="P57" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q57" s="7"/>
+      <c r="R57" s="7"/>
+      <c r="S57" s="7"/>
+      <c r="T57" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="U57" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="V57" s="7"/>
+      <c r="W57" s="7"/>
+      <c r="X57" s="7"/>
+      <c r="Y57" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z57" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA57" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB57" s="7"/>
+      <c r="AC57" s="7"/>
+      <c r="AD57" s="7"/>
+      <c r="AE57" s="7"/>
+      <c r="AF57" s="7"/>
+      <c r="AG57" s="7"/>
+      <c r="AH57" s="7"/>
+    </row>
+    <row r="58" spans="1:34">
+      <c r="A58" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="C58" s="6">
+        <v>0</v>
+      </c>
+      <c r="D58" s="7">
+        <v>0</v>
+      </c>
+      <c r="E58" s="7">
+        <v>0</v>
+      </c>
+      <c r="F58" s="7">
+        <v>0</v>
+      </c>
+      <c r="G58" s="7">
+        <v>0</v>
+      </c>
+      <c r="H58" s="7">
+        <v>190</v>
+      </c>
+      <c r="I58" s="7">
+        <v>570</v>
+      </c>
+      <c r="J58" s="7">
+        <v>760</v>
+      </c>
+      <c r="K58" s="7">
+        <v>760</v>
+      </c>
+      <c r="L58" s="7">
+        <v>760</v>
+      </c>
+      <c r="M58" s="7">
+        <v>760</v>
+      </c>
+      <c r="N58" s="7">
+        <v>760</v>
+      </c>
+      <c r="O58" s="7">
+        <v>570</v>
+      </c>
+      <c r="P58" s="7">
+        <v>190</v>
+      </c>
+      <c r="Q58" s="7">
+        <v>380</v>
+      </c>
+      <c r="R58" s="7">
+        <v>760</v>
+      </c>
+      <c r="S58" s="7">
+        <v>950</v>
+      </c>
+      <c r="T58" s="7">
+        <v>570</v>
+      </c>
+      <c r="U58" s="7">
+        <v>190</v>
+      </c>
+      <c r="V58" s="7">
+        <v>190</v>
+      </c>
+      <c r="W58" s="7">
+        <v>190</v>
+      </c>
+      <c r="X58" s="7">
+        <v>190</v>
+      </c>
+      <c r="Y58" s="7">
+        <v>380</v>
+      </c>
+      <c r="Z58" s="7">
+        <v>380</v>
+      </c>
+      <c r="AA58" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB58" s="7">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="7">
+        <v>0</v>
+      </c>
+      <c r="AD58" s="7">
+        <v>0</v>
+      </c>
+      <c r="AE58" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF58" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG58" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH58" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34">
+      <c r="A59" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="C59" s="8"/>
+      <c r="D59" s="9"/>
+      <c r="E59" s="9"/>
+      <c r="F59" s="9"/>
+      <c r="G59" s="9"/>
+      <c r="H59" s="9"/>
+      <c r="I59" s="9"/>
+      <c r="J59" s="9"/>
+      <c r="K59" s="9"/>
+      <c r="L59" s="9"/>
+      <c r="M59" s="9"/>
+      <c r="N59" s="9"/>
+      <c r="O59" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="P59" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q59" s="9"/>
+      <c r="R59" s="9"/>
+      <c r="S59" s="9"/>
+      <c r="T59" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="U59" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="V59" s="9"/>
+      <c r="W59" s="9"/>
+      <c r="X59" s="9"/>
+      <c r="Y59" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z59" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA59" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB59" s="9"/>
+      <c r="AC59" s="9"/>
+      <c r="AD59" s="9"/>
+      <c r="AE59" s="9"/>
+      <c r="AF59" s="9"/>
+      <c r="AG59" s="9"/>
+      <c r="AH59" s="9"/>
+    </row>
+    <row r="60" spans="1:34">
+      <c r="A60" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="C60" s="8"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9"/>
+      <c r="J60" s="9"/>
+      <c r="K60" s="9"/>
+      <c r="L60" s="9"/>
+      <c r="M60" s="9"/>
+      <c r="N60" s="9"/>
+      <c r="O60" s="9"/>
+      <c r="P60" s="9"/>
+      <c r="Q60" s="9"/>
+      <c r="R60" s="9"/>
+      <c r="S60" s="9"/>
+      <c r="T60" s="9"/>
+      <c r="U60" s="9"/>
+      <c r="V60" s="9"/>
+      <c r="W60" s="9"/>
+      <c r="X60" s="9"/>
+      <c r="Y60" s="9"/>
+      <c r="Z60" s="9"/>
+      <c r="AA60" s="9"/>
+      <c r="AB60" s="9"/>
+      <c r="AC60" s="9"/>
+      <c r="AD60" s="9"/>
+      <c r="AE60" s="9"/>
+      <c r="AF60" s="9"/>
+      <c r="AG60" s="9"/>
+      <c r="AH60" s="9"/>
+    </row>
+    <row r="61" spans="1:34">
+      <c r="A61" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="C61" s="8">
+        <v>0</v>
+      </c>
+      <c r="D61" s="9">
+        <v>0</v>
+      </c>
+      <c r="E61" s="9">
+        <v>0</v>
+      </c>
+      <c r="F61" s="9">
+        <v>0</v>
+      </c>
+      <c r="G61" s="9">
+        <v>0</v>
+      </c>
+      <c r="H61" s="9">
+        <v>0</v>
+      </c>
+      <c r="I61" s="9">
+        <v>0</v>
+      </c>
+      <c r="J61" s="9">
+        <v>0</v>
+      </c>
+      <c r="K61" s="9">
+        <v>0</v>
+      </c>
+      <c r="L61" s="9">
+        <v>0</v>
+      </c>
+      <c r="M61" s="9">
+        <v>0</v>
+      </c>
+      <c r="N61" s="9">
+        <v>0</v>
+      </c>
+      <c r="O61" s="9">
+        <v>190</v>
+      </c>
+      <c r="P61" s="9">
+        <v>570</v>
+      </c>
+      <c r="Q61" s="9">
+        <v>570</v>
+      </c>
+      <c r="R61" s="9">
+        <v>570</v>
+      </c>
+      <c r="S61" s="9">
+        <v>570</v>
+      </c>
+      <c r="T61" s="9">
+        <v>950</v>
+      </c>
+      <c r="U61" s="9">
+        <v>1330</v>
+      </c>
+      <c r="V61" s="9">
+        <v>1330</v>
+      </c>
+      <c r="W61" s="9">
+        <v>1330</v>
+      </c>
+      <c r="X61" s="9">
+        <v>1330</v>
+      </c>
+      <c r="Y61" s="9">
+        <v>1520</v>
+      </c>
+      <c r="Z61" s="9">
+        <v>1900</v>
+      </c>
+      <c r="AA61" s="9">
+        <v>2280</v>
+      </c>
+      <c r="AB61" s="9">
+        <v>2280</v>
+      </c>
+      <c r="AC61" s="9">
+        <v>2280</v>
+      </c>
+      <c r="AD61" s="9">
+        <v>2280</v>
+      </c>
+      <c r="AE61" s="9">
+        <v>2280</v>
+      </c>
+      <c r="AF61" s="9">
+        <v>2280</v>
+      </c>
+      <c r="AG61" s="9">
+        <v>2280</v>
+      </c>
+      <c r="AH61" s="9">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="62" spans="1:34">
+      <c r="A62" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="C62" s="6"/>
+      <c r="D62" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="I62" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="J62" s="7"/>
+      <c r="K62" s="7"/>
+      <c r="L62" s="7"/>
+      <c r="M62" s="7"/>
+      <c r="N62" s="7"/>
+      <c r="O62" s="7"/>
+      <c r="P62" s="7"/>
+      <c r="Q62" s="7"/>
+      <c r="R62" s="7"/>
+      <c r="S62" s="7"/>
+      <c r="T62" s="7"/>
+      <c r="U62" s="7"/>
+      <c r="V62" s="7"/>
+      <c r="W62" s="7"/>
+      <c r="X62" s="7"/>
+      <c r="Y62" s="7"/>
+      <c r="Z62" s="7"/>
+      <c r="AA62" s="7"/>
+      <c r="AB62" s="7"/>
+      <c r="AC62" s="7"/>
+      <c r="AD62" s="7"/>
+      <c r="AE62" s="7"/>
+      <c r="AF62" s="7"/>
+      <c r="AG62" s="7"/>
+      <c r="AH62" s="7"/>
+    </row>
+    <row r="63" spans="1:34">
+      <c r="A63" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="C63" s="6"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+      <c r="J63" s="7"/>
+      <c r="K63" s="7"/>
+      <c r="L63" s="7"/>
+      <c r="M63" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="N63" s="7"/>
+      <c r="O63" s="7"/>
+      <c r="P63" s="7"/>
+      <c r="Q63" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="R63" s="7"/>
+      <c r="S63" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="T63" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="U63" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="V63" s="7"/>
+      <c r="W63" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="X63" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y63" s="7"/>
+      <c r="Z63" s="7"/>
+      <c r="AA63" s="7"/>
+      <c r="AB63" s="7"/>
+      <c r="AC63" s="7"/>
+      <c r="AD63" s="7"/>
+      <c r="AE63" s="7"/>
+      <c r="AF63" s="7"/>
+      <c r="AG63" s="7"/>
+      <c r="AH63" s="7"/>
+    </row>
+    <row r="64" spans="1:34">
+      <c r="A64" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="C64" s="6">
+        <v>0</v>
+      </c>
+      <c r="D64" s="7">
+        <v>200</v>
+      </c>
+      <c r="E64" s="7">
+        <v>600</v>
+      </c>
+      <c r="F64" s="7">
+        <v>1000</v>
+      </c>
+      <c r="G64" s="7">
+        <v>1600</v>
+      </c>
+      <c r="H64" s="7">
+        <v>2000</v>
+      </c>
+      <c r="I64" s="7">
+        <v>2400</v>
+      </c>
+      <c r="J64" s="7">
+        <v>2400</v>
+      </c>
+      <c r="K64" s="7">
+        <v>2400</v>
+      </c>
+      <c r="L64" s="7">
+        <v>2400</v>
+      </c>
+      <c r="M64" s="7">
+        <v>2200</v>
+      </c>
+      <c r="N64" s="7">
+        <v>2200</v>
+      </c>
+      <c r="O64" s="7">
+        <v>2200</v>
+      </c>
+      <c r="P64" s="7">
+        <v>2200</v>
+      </c>
+      <c r="Q64" s="7">
+        <v>1800</v>
+      </c>
+      <c r="R64" s="7">
+        <v>1800</v>
+      </c>
+      <c r="S64" s="7">
+        <v>1600</v>
+      </c>
+      <c r="T64" s="7">
+        <v>1200</v>
+      </c>
+      <c r="U64" s="7">
+        <v>800</v>
+      </c>
+      <c r="V64" s="7">
+        <v>800</v>
+      </c>
+      <c r="W64" s="7">
+        <v>600</v>
+      </c>
+      <c r="X64" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA64" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB64" s="7">
+        <v>0</v>
+      </c>
+      <c r="AC64" s="7">
+        <v>0</v>
+      </c>
+      <c r="AD64" s="7">
+        <v>0</v>
+      </c>
+      <c r="AE64" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF64" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG64" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH64" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:34">
+      <c r="A65" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="C65" s="8"/>
+      <c r="D65" s="9"/>
+      <c r="E65" s="9"/>
+      <c r="F65" s="9"/>
+      <c r="G65" s="9"/>
+      <c r="H65" s="9"/>
+      <c r="I65" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="J65" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="K65" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="L65" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="M65" s="9"/>
+      <c r="N65" s="9"/>
+      <c r="O65" s="9"/>
+      <c r="P65" s="9"/>
+      <c r="Q65" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="R65" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="S65" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="T65" s="9"/>
+      <c r="U65" s="9"/>
+      <c r="V65" s="9"/>
+      <c r="W65" s="9"/>
+      <c r="X65" s="9"/>
+      <c r="Y65" s="9"/>
+      <c r="Z65" s="9"/>
+      <c r="AA65" s="9"/>
+      <c r="AB65" s="9"/>
+      <c r="AC65" s="9"/>
+      <c r="AD65" s="9"/>
+      <c r="AE65" s="9"/>
+      <c r="AF65" s="9"/>
+      <c r="AG65" s="9"/>
+      <c r="AH65" s="9"/>
+    </row>
+    <row r="66" spans="1:34">
+      <c r="A66" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="C66" s="8"/>
+      <c r="D66" s="9"/>
+      <c r="E66" s="9"/>
+      <c r="F66" s="9"/>
+      <c r="G66" s="9"/>
+      <c r="H66" s="9"/>
+      <c r="I66" s="9"/>
+      <c r="J66" s="9"/>
+      <c r="K66" s="9"/>
+      <c r="L66" s="9"/>
+      <c r="M66" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="N66" s="9"/>
+      <c r="O66" s="9"/>
+      <c r="P66" s="9"/>
+      <c r="Q66" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="R66" s="9"/>
+      <c r="S66" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="T66" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="U66" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="V66" s="9"/>
+      <c r="W66" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="X66" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y66" s="9"/>
+      <c r="Z66" s="9"/>
+      <c r="AA66" s="9"/>
+      <c r="AB66" s="9"/>
+      <c r="AC66" s="9"/>
+      <c r="AD66" s="9"/>
+      <c r="AE66" s="9"/>
+      <c r="AF66" s="9"/>
+      <c r="AG66" s="9"/>
+      <c r="AH66" s="9"/>
+    </row>
+    <row r="67" spans="1:34">
+      <c r="A67" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="C67" s="8">
+        <v>0</v>
+      </c>
+      <c r="D67" s="9">
+        <v>0</v>
+      </c>
+      <c r="E67" s="9">
+        <v>0</v>
+      </c>
+      <c r="F67" s="9">
+        <v>0</v>
+      </c>
+      <c r="G67" s="9">
+        <v>0</v>
+      </c>
+      <c r="H67" s="9">
+        <v>0</v>
+      </c>
+      <c r="I67" s="9">
+        <v>400</v>
+      </c>
+      <c r="J67" s="9">
+        <v>800</v>
+      </c>
+      <c r="K67" s="9">
+        <v>1200</v>
+      </c>
+      <c r="L67" s="9">
+        <v>1400</v>
+      </c>
+      <c r="M67" s="9">
+        <v>1200</v>
+      </c>
+      <c r="N67" s="9">
+        <v>1200</v>
+      </c>
+      <c r="O67" s="9">
+        <v>1200</v>
+      </c>
+      <c r="P67" s="9">
+        <v>1200</v>
+      </c>
+      <c r="Q67" s="9">
+        <v>1000</v>
+      </c>
+      <c r="R67" s="9">
+        <v>1400</v>
+      </c>
+      <c r="S67" s="9">
+        <v>1600</v>
+      </c>
+      <c r="T67" s="9">
+        <v>1200</v>
+      </c>
+      <c r="U67" s="9">
+        <v>800</v>
+      </c>
+      <c r="V67" s="9">
+        <v>800</v>
+      </c>
+      <c r="W67" s="9">
+        <v>600</v>
+      </c>
+      <c r="X67" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y67" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA67" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB67" s="9">
+        <v>0</v>
+      </c>
+      <c r="AC67" s="9">
+        <v>0</v>
+      </c>
+      <c r="AD67" s="9">
+        <v>0</v>
+      </c>
+      <c r="AE67" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF67" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG67" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH67" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:34">
+      <c r="A68" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="C68" s="6"/>
+      <c r="D68" s="7"/>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+      <c r="J68" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="K68" s="7"/>
+      <c r="L68" s="7"/>
+      <c r="M68" s="7"/>
+      <c r="N68" s="7"/>
+      <c r="O68" s="7"/>
+      <c r="P68" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q68" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="R68" s="7"/>
+      <c r="S68" s="7"/>
+      <c r="T68" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="U68" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="V68" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="W68" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="X68" s="7"/>
+      <c r="Y68" s="7"/>
+      <c r="Z68" s="7"/>
+      <c r="AA68" s="7"/>
+      <c r="AB68" s="7"/>
+      <c r="AC68" s="7"/>
+      <c r="AD68" s="7"/>
+      <c r="AE68" s="7"/>
+      <c r="AF68" s="7"/>
+      <c r="AG68" s="7"/>
+      <c r="AH68" s="7"/>
+    </row>
+    <row r="69" spans="1:34">
+      <c r="A69" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="C69" s="6"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+      <c r="J69" s="7"/>
+      <c r="K69" s="7"/>
+      <c r="L69" s="7"/>
+      <c r="M69" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="N69" s="7"/>
+      <c r="O69" s="7"/>
+      <c r="P69" s="7"/>
+      <c r="Q69" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="R69" s="7"/>
+      <c r="S69" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="T69" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="U69" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="V69" s="7"/>
+      <c r="W69" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="X69" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y69" s="7"/>
+      <c r="Z69" s="7"/>
+      <c r="AA69" s="7"/>
+      <c r="AB69" s="7"/>
+      <c r="AC69" s="7"/>
+      <c r="AD69" s="7"/>
+      <c r="AE69" s="7"/>
+      <c r="AF69" s="7"/>
+      <c r="AG69" s="7"/>
+      <c r="AH69" s="7"/>
+    </row>
+    <row r="70" spans="1:34">
+      <c r="A70" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="C70" s="6">
+        <v>0</v>
+      </c>
+      <c r="D70" s="7">
+        <v>0</v>
+      </c>
+      <c r="E70" s="7">
+        <v>0</v>
+      </c>
+      <c r="F70" s="7">
+        <v>0</v>
+      </c>
+      <c r="G70" s="7">
+        <v>0</v>
+      </c>
+      <c r="H70" s="7">
+        <v>0</v>
+      </c>
+      <c r="I70" s="7">
+        <v>0</v>
+      </c>
+      <c r="J70" s="7">
+        <v>200</v>
+      </c>
+      <c r="K70" s="7">
+        <v>200</v>
+      </c>
+      <c r="L70" s="7">
+        <v>200</v>
+      </c>
+      <c r="M70" s="7">
+        <v>0</v>
+      </c>
+      <c r="N70" s="7">
+        <v>0</v>
+      </c>
+      <c r="O70" s="7">
+        <v>0</v>
+      </c>
+      <c r="P70" s="7">
+        <v>400</v>
+      </c>
+      <c r="Q70" s="7">
+        <v>200</v>
+      </c>
+      <c r="R70" s="7">
+        <v>200</v>
+      </c>
+      <c r="S70" s="7">
+        <v>0</v>
+      </c>
+      <c r="T70" s="7">
+        <v>200</v>
+      </c>
+      <c r="U70" s="7">
+        <v>200</v>
+      </c>
+      <c r="V70" s="7">
+        <v>600</v>
+      </c>
+      <c r="W70" s="7">
+        <v>600</v>
+      </c>
+      <c r="X70" s="7">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA70" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB70" s="7">
+        <v>0</v>
+      </c>
+      <c r="AC70" s="7">
+        <v>0</v>
+      </c>
+      <c r="AD70" s="7">
+        <v>0</v>
+      </c>
+      <c r="AE70" s="7">
+        <v>0</v>
+      </c>
+      <c r="AF70" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG70" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH70" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:34">
+      <c r="A71" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="C71" s="8"/>
+      <c r="D71" s="9"/>
+      <c r="E71" s="9"/>
+      <c r="F71" s="9"/>
+      <c r="G71" s="9"/>
+      <c r="H71" s="9"/>
+      <c r="I71" s="9"/>
+      <c r="J71" s="9"/>
+      <c r="K71" s="9"/>
+      <c r="L71" s="9"/>
+      <c r="M71" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="N71" s="9"/>
+      <c r="O71" s="9"/>
+      <c r="P71" s="9"/>
+      <c r="Q71" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="R71" s="9"/>
+      <c r="S71" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="T71" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="U71" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="V71" s="9"/>
+      <c r="W71" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="X71" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y71" s="9"/>
+      <c r="Z71" s="9"/>
+      <c r="AA71" s="9"/>
+      <c r="AB71" s="9"/>
+      <c r="AC71" s="9"/>
+      <c r="AD71" s="9"/>
+      <c r="AE71" s="9"/>
+      <c r="AF71" s="9"/>
+      <c r="AG71" s="9"/>
+      <c r="AH71" s="9"/>
+    </row>
+    <row r="72" spans="1:34">
+      <c r="A72" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="C72" s="8"/>
+      <c r="D72" s="9"/>
+      <c r="E72" s="9"/>
+      <c r="F72" s="9"/>
+      <c r="G72" s="9"/>
+      <c r="H72" s="9"/>
+      <c r="I72" s="9"/>
+      <c r="J72" s="9"/>
+      <c r="K72" s="9"/>
+      <c r="L72" s="9"/>
+      <c r="M72" s="9"/>
+      <c r="N72" s="9"/>
+      <c r="O72" s="9"/>
+      <c r="P72" s="9"/>
+      <c r="Q72" s="9"/>
+      <c r="R72" s="9"/>
+      <c r="S72" s="9"/>
+      <c r="T72" s="9"/>
+      <c r="U72" s="9"/>
+      <c r="V72" s="9"/>
+      <c r="W72" s="9"/>
+      <c r="X72" s="9"/>
+      <c r="Y72" s="9"/>
+      <c r="Z72" s="9"/>
+      <c r="AA72" s="9"/>
+      <c r="AB72" s="9"/>
+      <c r="AC72" s="9"/>
+      <c r="AD72" s="9"/>
+      <c r="AE72" s="9"/>
+      <c r="AF72" s="9"/>
+      <c r="AG72" s="9"/>
+      <c r="AH72" s="9"/>
+    </row>
+    <row r="73" spans="1:34">
+      <c r="A73" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="C73" s="8">
+        <v>0</v>
+      </c>
+      <c r="D73" s="9">
+        <v>0</v>
+      </c>
+      <c r="E73" s="9">
+        <v>0</v>
+      </c>
+      <c r="F73" s="9">
+        <v>0</v>
+      </c>
+      <c r="G73" s="9">
+        <v>0</v>
+      </c>
+      <c r="H73" s="9">
+        <v>0</v>
+      </c>
+      <c r="I73" s="9">
+        <v>0</v>
+      </c>
+      <c r="J73" s="9">
+        <v>0</v>
+      </c>
+      <c r="K73" s="9">
+        <v>0</v>
+      </c>
+      <c r="L73" s="9">
+        <v>0</v>
+      </c>
+      <c r="M73" s="9">
+        <v>200</v>
+      </c>
+      <c r="N73" s="9">
+        <v>200</v>
+      </c>
+      <c r="O73" s="9">
+        <v>200</v>
+      </c>
+      <c r="P73" s="9">
+        <v>200</v>
+      </c>
+      <c r="Q73" s="9">
+        <v>600</v>
+      </c>
+      <c r="R73" s="9">
+        <v>600</v>
+      </c>
+      <c r="S73" s="9">
+        <v>800</v>
+      </c>
+      <c r="T73" s="9">
+        <v>1200</v>
+      </c>
+      <c r="U73" s="9">
+        <v>1600</v>
+      </c>
+      <c r="V73" s="9">
+        <v>1600</v>
+      </c>
+      <c r="W73" s="9">
+        <v>1800</v>
+      </c>
+      <c r="X73" s="9">
+        <v>2400</v>
+      </c>
+      <c r="Y73" s="9">
+        <v>2400</v>
+      </c>
+      <c r="Z73" s="9">
+        <v>2400</v>
+      </c>
+      <c r="AA73" s="9">
+        <v>2400</v>
+      </c>
+      <c r="AB73" s="9">
+        <v>2400</v>
+      </c>
+      <c r="AC73" s="9">
+        <v>2400</v>
+      </c>
+      <c r="AD73" s="9">
+        <v>2400</v>
+      </c>
+      <c r="AE73" s="9">
+        <v>2400</v>
+      </c>
+      <c r="AF73" s="9">
+        <v>2400</v>
+      </c>
+      <c r="AG73" s="9">
+        <v>2400</v>
+      </c>
+      <c r="AH73" s="9">
+        <v>2400</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>