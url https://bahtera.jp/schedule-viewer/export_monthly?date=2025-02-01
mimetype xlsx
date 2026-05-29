--- v0 (2026-03-27)
+++ v1 (2026-05-29)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="2" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="2025-02_calendar" sheetId="1" r:id="rId4"/>
     <sheet name="2025-02_detail" sheetId="2" r:id="rId5"/>
     <sheet name="2025-02_PSI" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>1/Feb</t>
   </si>
   <si>
     <t>2/Feb</t>
   </si>
   <si>
     <t>3/Feb</t>
   </si>
   <si>
     <t>4/Feb</t>
   </si>
   <si>
     <t>5/Feb</t>
   </si>
   <si>
     <t>6/Feb</t>
   </si>
   <si>
     <t>7/Feb</t>
   </si>
   <si>
@@ -105,244 +105,159 @@
   <si>
     <t>21/Feb</t>
   </si>
   <si>
     <t>22/Feb</t>
   </si>
   <si>
     <t>23/Feb</t>
   </si>
   <si>
     <t>24/Feb</t>
   </si>
   <si>
     <t>25/Feb</t>
   </si>
   <si>
     <t>26/Feb</t>
   </si>
   <si>
     <t>27/Feb</t>
   </si>
   <si>
     <t>28/Feb</t>
   </si>
   <si>
-    <t>0BSTC000</t>
-[...7 lines deleted...]
-  <si>
     <t>Machine</t>
   </si>
   <si>
     <t>Order ID</t>
   </si>
   <si>
     <t>Order Item Code</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>Start</t>
   </si>
   <si>
     <t>End</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>DefaultInventoryResource</t>
-[...25 lines deleted...]
-  <si>
     <t>Type</t>
   </si>
   <si>
     <t>BegBal</t>
-  </si>
-[...7 lines deleted...]
-    <t>Inventory</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="3">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Meiryo"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDDDDDD"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBCE597"/>
-        <bgColor rgb="FF000000"/>
-[...10 lines deleted...]
-        <fgColor rgb="FFDDF2CA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-[...5 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -615,54 +530,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC3"/>
+  <dimension ref="A1:AC1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" zoomScale="80" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AC3" sqref="AC3"/>
+      <selection activeCell="AC1" sqref="AC1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="true" style="0"/>
     <col min="2" max="2" width="11" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="11" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" customWidth="true" style="0"/>
     <col min="6" max="6" width="11" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
     <col min="8" max="8" width="11" customWidth="true" style="0"/>
     <col min="9" max="9" width="11" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="11" customWidth="true" style="0"/>
     <col min="12" max="12" width="11" customWidth="true" style="0"/>
     <col min="13" max="13" width="11" customWidth="true" style="0"/>
     <col min="14" max="14" width="11" customWidth="true" style="0"/>
     <col min="15" max="15" width="11" customWidth="true" style="0"/>
     <col min="16" max="16" width="11" customWidth="true" style="0"/>
     <col min="17" max="17" width="11" customWidth="true" style="0"/>
     <col min="18" max="18" width="11" customWidth="true" style="0"/>
     <col min="19" max="19" width="11" customWidth="true" style="0"/>
     <col min="20" max="20" width="11" customWidth="true" style="0"/>
     <col min="21" max="21" width="11" customWidth="true" style="0"/>
@@ -743,726 +658,256 @@
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:29">
-      <c r="A2" s="3" t="s">
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:I1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" zoomScale="80" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="I1" sqref="I1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="4"/>
-[...25 lines deleted...]
-      <c r="AB2" s="4" t="s">
+      <c r="B1" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="AC2" s="4"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="C1" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="4"/>
-[...28 lines deleted...]
-      <c r="AC3" s="4"/>
+      <c r="D1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>36</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...116 lines deleted...]
-
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE7"/>
+  <dimension ref="A1:AE1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="80" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AE7" sqref="AE7"/>
+      <selection activeCell="AE1" sqref="AE1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="11" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" customWidth="true" style="0"/>
     <col min="6" max="6" width="11" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
     <col min="8" max="8" width="11" customWidth="true" style="0"/>
     <col min="9" max="9" width="11" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="11" customWidth="true" style="0"/>
     <col min="12" max="12" width="11" customWidth="true" style="0"/>
     <col min="13" max="13" width="11" customWidth="true" style="0"/>
     <col min="14" max="14" width="11" customWidth="true" style="0"/>
     <col min="15" max="15" width="11" customWidth="true" style="0"/>
     <col min="16" max="16" width="11" customWidth="true" style="0"/>
     <col min="17" max="17" width="11" customWidth="true" style="0"/>
     <col min="18" max="18" width="11" customWidth="true" style="0"/>
     <col min="19" max="19" width="11" customWidth="true" style="0"/>
     <col min="20" max="20" width="11" customWidth="true" style="0"/>
     <col min="21" max="21" width="11" customWidth="true" style="0"/>
     <col min="22" max="22" width="11" customWidth="true" style="0"/>
     <col min="23" max="23" width="11" customWidth="true" style="0"/>
     <col min="24" max="24" width="11" customWidth="true" style="0"/>
     <col min="25" max="25" width="11" customWidth="true" style="0"/>
     <col min="26" max="26" width="11" customWidth="true" style="0"/>
     <col min="27" max="27" width="11" customWidth="true" style="0"/>
     <col min="28" max="28" width="11" customWidth="true" style="0"/>
     <col min="29" max="29" width="11" customWidth="true" style="0"/>
     <col min="30" max="30" width="11" customWidth="true" style="0"/>
     <col min="31" max="31" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
-      <c r="A1" s="5" t="s">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="5" t="s">
+      <c r="B1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="E1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="G1" s="5" t="s">
+      <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H1" s="5" t="s">
+      <c r="H1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="I1" s="5" t="s">
+      <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="J1" s="5" t="s">
+      <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K1" s="5" t="s">
+      <c r="K1" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="L1" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="M1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="N1" s="5" t="s">
+      <c r="N1" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="O1" s="5" t="s">
+      <c r="O1" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="P1" s="5" t="s">
+      <c r="P1" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="Q1" s="5" t="s">
+      <c r="Q1" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="R1" s="5" t="s">
+      <c r="R1" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="S1" s="5" t="s">
+      <c r="S1" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="T1" s="5" t="s">
+      <c r="T1" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="U1" s="5" t="s">
+      <c r="U1" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="V1" s="5" t="s">
+      <c r="V1" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="W1" s="5" t="s">
+      <c r="W1" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="X1" s="5" t="s">
+      <c r="X1" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="Y1" s="5" t="s">
+      <c r="Y1" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="Z1" s="5" t="s">
+      <c r="Z1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="AA1" s="5" t="s">
+      <c r="AA1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="AB1" s="5" t="s">
+      <c r="AB1" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="AC1" s="5" t="s">
+      <c r="AC1" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="AD1" s="5" t="s">
+      <c r="AD1" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="AE1" s="5" t="s">
+      <c r="AE1" s="2" t="s">
         <v>28</v>
-      </c>
-[...340 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>